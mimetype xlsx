--- v0 (2026-04-04)
+++ v1 (2026-06-04)
@@ -1,104 +1,104 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/calcChain.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.calcChain+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="10125"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="10404"/>
   <workbookPr/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
       <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="/Users/simonetopp/Downloads/"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="8_{D500AC5D-BF9B-C143-9109-FE2951625869}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{F5042F28-FFA4-3E4A-B0A7-59779B8B7FAA}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="1540" yWindow="660" windowWidth="30240" windowHeight="17200" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
+    <workbookView xWindow="0" yWindow="660" windowWidth="30240" windowHeight="17180" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="CO2" sheetId="1" r:id="rId1"/>
     <sheet name="CarbonFootprint_Parameter" sheetId="2" r:id="rId2"/>
     <sheet name="Zusammenfassung" sheetId="3" r:id="rId3"/>
   </sheets>
   <definedNames>
-    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'CO2'!$C$1:$AI$51</definedName>
+    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'CO2'!$C$1:$AJ$51</definedName>
   </definedNames>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/calcChain.xml><?xml version="1.0" encoding="utf-8"?>
 <calcChain xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <c r="D7" i="3" l="1"/>
   <c r="C7" i="3"/>
   <c r="D6" i="3"/>
   <c r="C6" i="3"/>
   <c r="D5" i="3"/>
   <c r="C5" i="3"/>
   <c r="D4" i="3"/>
   <c r="C4" i="3"/>
   <c r="D3" i="3"/>
   <c r="C3" i="3"/>
   <c r="D8" i="3" l="1"/>
   <c r="C8" i="3"/>
 </calcChain>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="911" uniqueCount="306">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="925" uniqueCount="309">
   <si>
     <t>booking_id</t>
   </si>
   <si>
     <t>booking_item_id</t>
   </si>
   <si>
     <t>status</t>
   </si>
   <si>
     <t>kind</t>
   </si>
   <si>
     <t>linear_distance</t>
   </si>
   <si>
     <t>direction</t>
   </si>
   <si>
     <t>dep_name</t>
   </si>
   <si>
     <t>arr_name</t>
   </si>
   <si>
@@ -972,59 +972,68 @@
     <t>creator name</t>
   </si>
   <si>
     <t>travel_start_date</t>
   </si>
   <si>
     <t>travel_end_date</t>
   </si>
   <si>
     <t>organization_ID</t>
   </si>
   <si>
     <t>accounting_invoice_profile_ID</t>
   </si>
   <si>
     <t>cost_center_names</t>
   </si>
   <si>
     <t>passenger name</t>
   </si>
   <si>
     <t>aggregators_name</t>
   </si>
   <si>
     <t>cost _center_allocations_ID</t>
+  </si>
+  <si>
+    <t>airline</t>
+  </si>
+  <si>
+    <t>Eurowings</t>
+  </si>
+  <si>
+    <t>Lufthansa</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="2">
     <numFmt numFmtId="164" formatCode="#,##0.00\ [$€-1]"/>
-    <numFmt numFmtId="166" formatCode="#,##0_);\(#,##0\)"/>
+    <numFmt numFmtId="165" formatCode="#,##0_);\(#,##0\)"/>
   </numFmts>
   <fonts count="9" x14ac:knownFonts="1">
     <font>
       <sz val="10"/>
       <color rgb="FF000000"/>
       <name val="Arial"/>
     </font>
     <font>
       <sz val="12"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
     <font>
       <sz val="10"/>
       <color theme="1"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
       <sz val="10"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
@@ -1145,53 +1154,53 @@
         <color rgb="FF000000"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
   </cellStyleXfs>
   <cellXfs count="24">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="2" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="5" fillId="3" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
-    <xf numFmtId="166" fontId="2" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="165" fontId="2" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1"/>
-    <xf numFmtId="166" fontId="6" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="165" fontId="6" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="5" fillId="3" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="1" fillId="4" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="4" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="164" fontId="1" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="3" fontId="2" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="5" fillId="3" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="4" fontId="4" fillId="2" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="4" xfId="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="5" fillId="3" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="3" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
@@ -1401,90 +1410,90 @@
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.squake.earth/" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
   <sheetPr>
     <outlinePr summaryBelow="0" summaryRight="0"/>
   </sheetPr>
-  <dimension ref="A1:AI51"/>
+  <dimension ref="A1:AJ51"/>
   <sheetViews>
-    <sheetView tabSelected="1" workbookViewId="0">
+    <sheetView tabSelected="1" topLeftCell="R1" workbookViewId="0">
       <pane ySplit="1" topLeftCell="A2" activePane="bottomLeft" state="frozen"/>
-      <selection pane="bottomLeft" activeCell="F53" sqref="F53"/>
+      <selection pane="bottomLeft" activeCell="X4" sqref="X4"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="10" defaultColWidth="14.5" defaultRowHeight="15.75" customHeight="1" x14ac:dyDescent="0.15"/>
   <cols>
     <col min="3" max="3" width="14.1640625" customWidth="1"/>
     <col min="4" max="4" width="13.33203125" customWidth="1"/>
     <col min="5" max="5" width="16.83203125" customWidth="1"/>
     <col min="6" max="7" width="24.6640625" customWidth="1"/>
     <col min="8" max="8" width="7.83203125" customWidth="1"/>
     <col min="9" max="9" width="17.83203125" customWidth="1"/>
     <col min="10" max="10" width="21.83203125" customWidth="1"/>
     <col min="11" max="11" width="16" customWidth="1"/>
     <col min="12" max="12" width="42.5" customWidth="1"/>
     <col min="13" max="13" width="46.83203125" customWidth="1"/>
     <col min="14" max="14" width="17.33203125" customWidth="1"/>
     <col min="15" max="17" width="22.1640625" customWidth="1"/>
     <col min="18" max="18" width="20.5" customWidth="1"/>
     <col min="19" max="19" width="33.1640625" customWidth="1"/>
     <col min="20" max="20" width="14.5" customWidth="1"/>
     <col min="21" max="21" width="14.83203125" customWidth="1"/>
     <col min="22" max="22" width="33.6640625" customWidth="1"/>
-    <col min="23" max="23" width="29.1640625" customWidth="1"/>
-[...9 lines deleted...]
-    <col min="33" max="35" width="23.33203125" customWidth="1"/>
+    <col min="23" max="24" width="29.1640625" customWidth="1"/>
+    <col min="25" max="25" width="11.6640625" customWidth="1"/>
+    <col min="26" max="26" width="10.83203125" customWidth="1"/>
+    <col min="27" max="27" width="22.1640625" customWidth="1"/>
+    <col min="28" max="28" width="23.33203125" customWidth="1"/>
+    <col min="29" max="29" width="16" customWidth="1"/>
+    <col min="30" max="30" width="24.6640625" customWidth="1"/>
+    <col min="31" max="31" width="24.5" customWidth="1"/>
+    <col min="32" max="32" width="23.33203125" customWidth="1"/>
+    <col min="33" max="33" width="17.83203125" customWidth="1"/>
+    <col min="34" max="36" width="23.33203125" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:35" ht="16" x14ac:dyDescent="0.2">
+    <row r="1" spans="1:36" ht="16" x14ac:dyDescent="0.2">
       <c r="A1" s="12" t="s">
         <v>300</v>
       </c>
       <c r="B1" s="12" t="s">
         <v>301</v>
       </c>
       <c r="C1" s="12" t="s">
         <v>0</v>
       </c>
       <c r="D1" s="12" t="s">
         <v>1</v>
       </c>
       <c r="E1" s="12" t="s">
         <v>2</v>
       </c>
       <c r="F1" s="12" t="s">
         <v>298</v>
       </c>
       <c r="G1" s="12" t="s">
         <v>299</v>
       </c>
       <c r="H1" s="12" t="s">
         <v>3</v>
       </c>
       <c r="I1" s="12" t="s">
@@ -1511,87 +1520,90 @@
       <c r="P1" s="12" t="s">
         <v>302</v>
       </c>
       <c r="Q1" s="12" t="s">
         <v>22</v>
       </c>
       <c r="R1" s="12" t="s">
         <v>297</v>
       </c>
       <c r="S1" s="12" t="s">
         <v>303</v>
       </c>
       <c r="T1" s="12" t="s">
         <v>10</v>
       </c>
       <c r="U1" s="12" t="s">
         <v>11</v>
       </c>
       <c r="V1" s="12" t="s">
         <v>12</v>
       </c>
       <c r="W1" s="12" t="s">
         <v>13</v>
       </c>
       <c r="X1" s="12" t="s">
+        <v>306</v>
+      </c>
+      <c r="Y1" s="12" t="s">
         <v>14</v>
       </c>
-      <c r="Y1" s="12" t="s">
+      <c r="Z1" s="12" t="s">
         <v>15</v>
       </c>
-      <c r="Z1" s="12" t="s">
+      <c r="AA1" s="12" t="s">
         <v>16</v>
       </c>
-      <c r="AA1" s="12" t="s">
+      <c r="AB1" s="12" t="s">
         <v>17</v>
       </c>
-      <c r="AB1" s="12" t="s">
+      <c r="AC1" s="12" t="s">
         <v>18</v>
       </c>
-      <c r="AC1" s="12" t="s">
+      <c r="AD1" s="12" t="s">
         <v>19</v>
       </c>
-      <c r="AD1" s="12" t="s">
+      <c r="AE1" s="12" t="s">
         <v>20</v>
       </c>
-      <c r="AE1" s="12" t="s">
+      <c r="AF1" s="12" t="s">
         <v>304</v>
       </c>
-      <c r="AF1" s="12" t="s">
+      <c r="AG1" s="12" t="s">
         <v>21</v>
       </c>
-      <c r="AG1" s="12" t="s">
+      <c r="AH1" s="12" t="s">
         <v>305</v>
       </c>
-      <c r="AH1" s="12" t="s">
+      <c r="AI1" s="12" t="s">
         <v>22</v>
       </c>
-      <c r="AI1" s="12" t="s">
+      <c r="AJ1" s="12" t="s">
         <v>23</v>
       </c>
     </row>
-    <row r="2" spans="1:35" ht="16" x14ac:dyDescent="0.2">
+    <row r="2" spans="1:36" ht="16" x14ac:dyDescent="0.2">
       <c r="A2">
         <v>1</v>
       </c>
       <c r="B2">
         <v>1234</v>
       </c>
       <c r="C2" s="1">
         <v>40768</v>
       </c>
       <c r="D2" s="1">
         <v>54618</v>
       </c>
       <c r="E2" s="2" t="s">
         <v>24</v>
       </c>
       <c r="F2" s="2" t="s">
         <v>25</v>
       </c>
       <c r="G2" s="2" t="s">
         <v>26</v>
       </c>
       <c r="H2" s="2" t="s">
         <v>27</v>
       </c>
       <c r="I2" s="13">
@@ -1613,70 +1625,71 @@
       <c r="O2" s="2" t="s">
         <v>29</v>
       </c>
       <c r="P2" s="2"/>
       <c r="Q2" s="2"/>
       <c r="R2" s="4" t="s">
         <v>30</v>
       </c>
       <c r="S2" s="2" t="s">
         <v>31</v>
       </c>
       <c r="T2" s="15">
         <v>140</v>
       </c>
       <c r="U2" s="3">
         <v>5</v>
       </c>
       <c r="V2" s="2" t="s">
         <v>32</v>
       </c>
       <c r="W2" s="2" t="s">
         <v>32</v>
       </c>
       <c r="X2" s="2"/>
       <c r="Y2" s="2"/>
-      <c r="Z2" s="2" t="b">
+      <c r="Z2" s="2"/>
+      <c r="AA2" s="2" t="b">
         <v>0</v>
       </c>
-      <c r="AA2" s="1">
+      <c r="AB2" s="1">
         <v>4</v>
       </c>
-      <c r="AB2" s="2" t="s">
+      <c r="AC2" s="2" t="s">
         <v>33</v>
       </c>
-      <c r="AC2" s="2" t="s">
+      <c r="AD2" s="2" t="s">
         <v>34</v>
       </c>
-      <c r="AD2" s="5" t="s">
+      <c r="AE2" s="5" t="s">
         <v>35</v>
       </c>
-      <c r="AF2" s="6">
+      <c r="AG2" s="6">
         <v>21282005</v>
       </c>
     </row>
-    <row r="3" spans="1:35" ht="16" x14ac:dyDescent="0.2">
+    <row r="3" spans="1:36" ht="16" x14ac:dyDescent="0.2">
       <c r="A3">
         <v>1</v>
       </c>
       <c r="B3">
         <v>1234</v>
       </c>
       <c r="C3" s="1">
         <v>40766</v>
       </c>
       <c r="D3" s="1">
         <v>54616</v>
       </c>
       <c r="E3" s="2" t="s">
         <v>24</v>
       </c>
       <c r="F3" s="2" t="s">
         <v>25</v>
       </c>
       <c r="G3" s="2" t="s">
         <v>26</v>
       </c>
       <c r="H3" s="2" t="s">
         <v>27</v>
       </c>
       <c r="I3" s="13">
@@ -1698,70 +1711,71 @@
       <c r="O3" s="2" t="s">
         <v>29</v>
       </c>
       <c r="P3" s="2"/>
       <c r="Q3" s="2"/>
       <c r="R3" s="4" t="s">
         <v>30</v>
       </c>
       <c r="S3" s="2" t="s">
         <v>36</v>
       </c>
       <c r="T3" s="15">
         <v>140</v>
       </c>
       <c r="U3" s="3">
         <v>5</v>
       </c>
       <c r="V3" s="2" t="s">
         <v>32</v>
       </c>
       <c r="W3" s="2" t="s">
         <v>32</v>
       </c>
       <c r="X3" s="2"/>
       <c r="Y3" s="2"/>
-      <c r="Z3" s="2" t="b">
+      <c r="Z3" s="2"/>
+      <c r="AA3" s="2" t="b">
         <v>0</v>
       </c>
-      <c r="AA3" s="1">
+      <c r="AB3" s="1">
         <v>4</v>
       </c>
-      <c r="AB3" s="2" t="s">
+      <c r="AC3" s="2" t="s">
         <v>33</v>
       </c>
-      <c r="AC3" s="2" t="s">
+      <c r="AD3" s="2" t="s">
         <v>37</v>
       </c>
-      <c r="AD3" s="5" t="s">
+      <c r="AE3" s="5" t="s">
         <v>35</v>
       </c>
-      <c r="AF3" s="6">
+      <c r="AG3" s="6">
         <v>21282003</v>
       </c>
     </row>
-    <row r="4" spans="1:35" ht="16" x14ac:dyDescent="0.2">
+    <row r="4" spans="1:36" ht="16" x14ac:dyDescent="0.2">
       <c r="A4">
         <v>1</v>
       </c>
       <c r="B4">
         <v>1234</v>
       </c>
       <c r="C4" s="1">
         <v>40323</v>
       </c>
       <c r="D4" s="1">
         <v>54037</v>
       </c>
       <c r="E4" s="2" t="s">
         <v>24</v>
       </c>
       <c r="F4" s="2" t="s">
         <v>38</v>
       </c>
       <c r="G4" s="2" t="s">
         <v>39</v>
       </c>
       <c r="H4" s="2" t="s">
         <v>27</v>
       </c>
       <c r="I4" s="13">
@@ -1783,70 +1797,71 @@
       <c r="O4" s="2" t="s">
         <v>41</v>
       </c>
       <c r="P4" s="2"/>
       <c r="Q4" s="2"/>
       <c r="R4" s="4" t="s">
         <v>30</v>
       </c>
       <c r="S4" s="2" t="s">
         <v>42</v>
       </c>
       <c r="T4" s="15">
         <v>177.51</v>
       </c>
       <c r="U4" s="3">
         <v>4</v>
       </c>
       <c r="V4" s="2" t="s">
         <v>43</v>
       </c>
       <c r="W4" s="2" t="s">
         <v>43</v>
       </c>
       <c r="X4" s="2"/>
       <c r="Y4" s="2"/>
-      <c r="Z4" s="2" t="b">
+      <c r="Z4" s="2"/>
+      <c r="AA4" s="2" t="b">
         <v>0</v>
       </c>
-      <c r="AA4" s="1">
+      <c r="AB4" s="1">
         <v>7</v>
       </c>
-      <c r="AB4" s="2" t="s">
+      <c r="AC4" s="2" t="s">
         <v>33</v>
       </c>
-      <c r="AC4" s="2" t="s">
+      <c r="AD4" s="2" t="s">
         <v>44</v>
       </c>
-      <c r="AD4" s="5" t="s">
+      <c r="AE4" s="5" t="s">
         <v>35</v>
       </c>
-      <c r="AF4" s="6">
+      <c r="AG4" s="6">
         <v>21280547</v>
       </c>
     </row>
-    <row r="5" spans="1:35" ht="16" x14ac:dyDescent="0.2">
+    <row r="5" spans="1:36" ht="16" x14ac:dyDescent="0.2">
       <c r="A5">
         <v>1</v>
       </c>
       <c r="B5">
         <v>1234</v>
       </c>
       <c r="C5" s="1">
         <v>40551</v>
       </c>
       <c r="D5" s="1">
         <v>54344</v>
       </c>
       <c r="E5" s="2" t="s">
         <v>24</v>
       </c>
       <c r="F5" s="2" t="s">
         <v>45</v>
       </c>
       <c r="G5" s="2" t="s">
         <v>38</v>
       </c>
       <c r="H5" s="2" t="s">
         <v>27</v>
       </c>
       <c r="I5" s="13">
@@ -1866,70 +1881,71 @@
         <v>47</v>
       </c>
       <c r="O5" s="2" t="s">
         <v>47</v>
       </c>
       <c r="P5" s="2"/>
       <c r="Q5" s="2"/>
       <c r="R5" s="4" t="s">
         <v>48</v>
       </c>
       <c r="S5" s="2" t="s">
         <v>49</v>
       </c>
       <c r="T5" s="15">
         <v>91.94</v>
       </c>
       <c r="U5" s="3">
         <v>3</v>
       </c>
       <c r="V5" s="2" t="s">
         <v>50</v>
       </c>
       <c r="W5" s="2" t="s">
         <v>50</v>
       </c>
-      <c r="Z5" s="2" t="b">
+      <c r="X5" s="2"/>
+      <c r="AA5" s="2" t="b">
         <v>0</v>
       </c>
-      <c r="AA5" s="1">
+      <c r="AB5" s="1">
         <v>7</v>
       </c>
-      <c r="AB5" s="2" t="s">
+      <c r="AC5" s="2" t="s">
         <v>33</v>
       </c>
-      <c r="AC5" s="2" t="s">
+      <c r="AD5" s="2" t="s">
         <v>51</v>
       </c>
-      <c r="AD5" s="5" t="s">
+      <c r="AE5" s="5" t="s">
         <v>35</v>
       </c>
-      <c r="AF5" s="6">
+      <c r="AG5" s="6">
         <v>21281371</v>
       </c>
     </row>
-    <row r="6" spans="1:35" ht="16" x14ac:dyDescent="0.2">
+    <row r="6" spans="1:36" ht="16" x14ac:dyDescent="0.2">
       <c r="A6">
         <v>1</v>
       </c>
       <c r="B6">
         <v>1234</v>
       </c>
       <c r="C6" s="1">
         <v>41743</v>
       </c>
       <c r="D6" s="1">
         <v>55914</v>
       </c>
       <c r="E6" s="2" t="s">
         <v>24</v>
       </c>
       <c r="F6" s="2" t="s">
         <v>45</v>
       </c>
       <c r="G6" s="2" t="s">
         <v>38</v>
       </c>
       <c r="H6" s="2" t="s">
         <v>27</v>
       </c>
       <c r="I6" s="13">
@@ -1949,71 +1965,72 @@
         <v>29</v>
       </c>
       <c r="O6" s="2" t="s">
         <v>29</v>
       </c>
       <c r="P6" s="2"/>
       <c r="Q6" s="2"/>
       <c r="R6" s="4" t="s">
         <v>53</v>
       </c>
       <c r="S6" s="2" t="s">
         <v>54</v>
       </c>
       <c r="T6" s="15">
         <v>121.5</v>
       </c>
       <c r="U6" s="3">
         <v>4</v>
       </c>
       <c r="V6" s="2" t="s">
         <v>55</v>
       </c>
       <c r="W6" s="2" t="s">
         <v>55</v>
       </c>
-      <c r="Y6" s="2"/>
-      <c r="Z6" s="2" t="b">
+      <c r="X6" s="2"/>
+      <c r="Z6" s="2"/>
+      <c r="AA6" s="2" t="b">
         <v>0</v>
       </c>
-      <c r="AA6" s="1">
+      <c r="AB6" s="1">
         <v>1</v>
       </c>
-      <c r="AB6" s="2" t="s">
+      <c r="AC6" s="2" t="s">
         <v>33</v>
       </c>
-      <c r="AC6" s="2" t="s">
+      <c r="AD6" s="2" t="s">
         <v>56</v>
       </c>
-      <c r="AD6" s="5" t="s">
+      <c r="AE6" s="5" t="s">
         <v>35</v>
       </c>
-      <c r="AF6" s="6">
+      <c r="AG6" s="6">
         <v>21285664</v>
       </c>
     </row>
-    <row r="7" spans="1:35" ht="16" x14ac:dyDescent="0.2">
+    <row r="7" spans="1:36" ht="16" x14ac:dyDescent="0.2">
       <c r="A7">
         <v>1</v>
       </c>
       <c r="B7">
         <v>1234</v>
       </c>
       <c r="C7" s="1">
         <v>49572</v>
       </c>
       <c r="D7" s="1">
         <v>66180</v>
       </c>
       <c r="E7" s="2" t="s">
         <v>24</v>
       </c>
       <c r="F7" s="2" t="s">
         <v>57</v>
       </c>
       <c r="G7" s="2" t="s">
         <v>58</v>
       </c>
       <c r="H7" s="2" t="s">
         <v>59</v>
       </c>
       <c r="I7" s="13">
@@ -2036,75 +2053,78 @@
       </c>
       <c r="O7" s="2" t="s">
         <v>29</v>
       </c>
       <c r="P7" s="2"/>
       <c r="Q7" s="2"/>
       <c r="R7" s="4" t="s">
         <v>63</v>
       </c>
       <c r="S7" s="2" t="s">
         <v>64</v>
       </c>
       <c r="T7" s="15">
         <v>354.99</v>
       </c>
       <c r="U7" s="3" t="s">
         <v>65</v>
       </c>
       <c r="V7" s="2" t="s">
         <v>66</v>
       </c>
       <c r="W7" s="2" t="s">
         <v>67</v>
       </c>
       <c r="X7" s="2" t="s">
+        <v>307</v>
+      </c>
+      <c r="Y7" s="2" t="s">
         <v>68</v>
       </c>
-      <c r="Y7" s="2" t="s">
+      <c r="Z7" s="2" t="s">
         <v>69</v>
       </c>
-      <c r="Z7" s="2" t="b">
+      <c r="AA7" s="2" t="b">
         <v>0</v>
       </c>
-      <c r="AA7" s="1">
+      <c r="AB7" s="1">
         <v>1</v>
       </c>
-      <c r="AB7" s="2" t="s">
+      <c r="AC7" s="2" t="s">
         <v>33</v>
       </c>
-      <c r="AC7" s="2" t="s">
+      <c r="AD7" s="2" t="s">
         <v>70</v>
       </c>
-      <c r="AD7" s="5" t="s">
+      <c r="AE7" s="5" t="s">
         <v>35</v>
       </c>
-      <c r="AF7" s="6" t="s">
+      <c r="AG7" s="6" t="s">
         <v>71</v>
       </c>
     </row>
-    <row r="8" spans="1:35" ht="16" x14ac:dyDescent="0.2">
+    <row r="8" spans="1:36" ht="16" x14ac:dyDescent="0.2">
       <c r="A8">
         <v>1</v>
       </c>
       <c r="B8">
         <v>1234</v>
       </c>
       <c r="C8" s="1">
         <v>49624</v>
       </c>
       <c r="D8" s="1">
         <v>66252</v>
       </c>
       <c r="E8" s="2" t="s">
         <v>24</v>
       </c>
       <c r="F8" s="2" t="s">
         <v>72</v>
       </c>
       <c r="G8" s="2" t="s">
         <v>73</v>
       </c>
       <c r="H8" s="2" t="s">
         <v>59</v>
       </c>
       <c r="I8" s="13">
@@ -2127,75 +2147,78 @@
       </c>
       <c r="O8" s="2" t="s">
         <v>29</v>
       </c>
       <c r="P8" s="2"/>
       <c r="Q8" s="2"/>
       <c r="R8" s="4" t="s">
         <v>30</v>
       </c>
       <c r="S8" s="2" t="s">
         <v>54</v>
       </c>
       <c r="T8" s="15">
         <v>358.67</v>
       </c>
       <c r="U8" s="3" t="s">
         <v>65</v>
       </c>
       <c r="V8" s="2" t="s">
         <v>76</v>
       </c>
       <c r="W8" s="2" t="s">
         <v>77</v>
       </c>
       <c r="X8" s="2" t="s">
+        <v>308</v>
+      </c>
+      <c r="Y8" s="2" t="s">
         <v>78</v>
       </c>
-      <c r="Y8" s="2" t="s">
+      <c r="Z8" s="2" t="s">
         <v>69</v>
       </c>
-      <c r="Z8" s="2" t="b">
+      <c r="AA8" s="2" t="b">
         <v>0</v>
       </c>
-      <c r="AA8" s="1">
+      <c r="AB8" s="1">
         <v>1</v>
       </c>
-      <c r="AB8" s="2" t="s">
+      <c r="AC8" s="2" t="s">
         <v>33</v>
       </c>
-      <c r="AC8" s="2" t="s">
+      <c r="AD8" s="2" t="s">
         <v>79</v>
       </c>
-      <c r="AD8" s="5" t="s">
+      <c r="AE8" s="5" t="s">
         <v>35</v>
       </c>
-      <c r="AF8" s="6" t="s">
+      <c r="AG8" s="6" t="s">
         <v>80</v>
       </c>
     </row>
-    <row r="9" spans="1:35" ht="16" x14ac:dyDescent="0.2">
+    <row r="9" spans="1:36" ht="16" x14ac:dyDescent="0.2">
       <c r="A9">
         <v>1</v>
       </c>
       <c r="B9">
         <v>1234</v>
       </c>
       <c r="C9" s="1">
         <v>48631</v>
       </c>
       <c r="D9" s="1">
         <v>64946</v>
       </c>
       <c r="E9" s="2" t="s">
         <v>24</v>
       </c>
       <c r="F9" s="2" t="s">
         <v>81</v>
       </c>
       <c r="G9" s="2" t="s">
         <v>82</v>
       </c>
       <c r="H9" s="2" t="s">
         <v>59</v>
       </c>
       <c r="I9" s="13">
@@ -2218,75 +2241,78 @@
       </c>
       <c r="O9" s="2" t="s">
         <v>41</v>
       </c>
       <c r="P9" s="2"/>
       <c r="Q9" s="2"/>
       <c r="R9" s="4" t="s">
         <v>84</v>
       </c>
       <c r="S9" s="2" t="s">
         <v>64</v>
       </c>
       <c r="T9" s="15">
         <v>474.06</v>
       </c>
       <c r="U9" s="3" t="s">
         <v>65</v>
       </c>
       <c r="V9" s="2" t="s">
         <v>76</v>
       </c>
       <c r="W9" s="2" t="s">
         <v>77</v>
       </c>
       <c r="X9" s="2" t="s">
+        <v>308</v>
+      </c>
+      <c r="Y9" s="2" t="s">
         <v>69</v>
       </c>
-      <c r="Y9" s="2" t="s">
+      <c r="Z9" s="2" t="s">
         <v>85</v>
       </c>
-      <c r="Z9" s="2" t="b">
+      <c r="AA9" s="2" t="b">
         <v>0</v>
       </c>
-      <c r="AA9" s="1">
+      <c r="AB9" s="1">
         <v>8</v>
       </c>
-      <c r="AB9" s="2" t="s">
+      <c r="AC9" s="2" t="s">
         <v>86</v>
       </c>
-      <c r="AC9" s="2" t="s">
+      <c r="AD9" s="2" t="s">
         <v>87</v>
       </c>
-      <c r="AD9" s="5" t="s">
+      <c r="AE9" s="5" t="s">
         <v>35</v>
       </c>
-      <c r="AF9" s="6" t="s">
+      <c r="AG9" s="6" t="s">
         <v>88</v>
       </c>
     </row>
-    <row r="10" spans="1:35" ht="16" x14ac:dyDescent="0.2">
+    <row r="10" spans="1:36" ht="16" x14ac:dyDescent="0.2">
       <c r="A10">
         <v>1</v>
       </c>
       <c r="B10">
         <v>1234</v>
       </c>
       <c r="C10" s="1">
         <v>48631</v>
       </c>
       <c r="D10" s="1">
         <v>64946</v>
       </c>
       <c r="E10" s="2" t="s">
         <v>24</v>
       </c>
       <c r="F10" s="2" t="s">
         <v>81</v>
       </c>
       <c r="G10" s="2" t="s">
         <v>82</v>
       </c>
       <c r="H10" s="2" t="s">
         <v>59</v>
       </c>
       <c r="I10" s="13">
@@ -2309,75 +2335,78 @@
       </c>
       <c r="O10" s="2" t="s">
         <v>41</v>
       </c>
       <c r="P10" s="2"/>
       <c r="Q10" s="2"/>
       <c r="R10" s="4" t="s">
         <v>84</v>
       </c>
       <c r="S10" s="2" t="s">
         <v>49</v>
       </c>
       <c r="T10" s="15">
         <v>474.06</v>
       </c>
       <c r="U10" s="3" t="s">
         <v>65</v>
       </c>
       <c r="V10" s="2" t="s">
         <v>76</v>
       </c>
       <c r="W10" s="2" t="s">
         <v>77</v>
       </c>
       <c r="X10" s="2" t="s">
+        <v>308</v>
+      </c>
+      <c r="Y10" s="2" t="s">
         <v>69</v>
       </c>
-      <c r="Y10" s="2" t="s">
+      <c r="Z10" s="2" t="s">
         <v>85</v>
       </c>
-      <c r="Z10" s="2" t="b">
+      <c r="AA10" s="2" t="b">
         <v>0</v>
       </c>
-      <c r="AA10" s="1">
+      <c r="AB10" s="1">
         <v>8</v>
       </c>
-      <c r="AB10" s="2" t="s">
+      <c r="AC10" s="2" t="s">
         <v>86</v>
       </c>
-      <c r="AC10" s="2" t="s">
+      <c r="AD10" s="2" t="s">
         <v>87</v>
       </c>
-      <c r="AD10" s="5" t="s">
+      <c r="AE10" s="5" t="s">
         <v>35</v>
       </c>
-      <c r="AF10" s="6" t="s">
+      <c r="AG10" s="6" t="s">
         <v>88</v>
       </c>
     </row>
-    <row r="11" spans="1:35" ht="16" x14ac:dyDescent="0.2">
+    <row r="11" spans="1:36" ht="16" x14ac:dyDescent="0.2">
       <c r="A11">
         <v>1</v>
       </c>
       <c r="B11">
         <v>1234</v>
       </c>
       <c r="C11" s="1">
         <v>48631</v>
       </c>
       <c r="D11" s="1">
         <v>64946</v>
       </c>
       <c r="E11" s="2" t="s">
         <v>24</v>
       </c>
       <c r="F11" s="2" t="s">
         <v>81</v>
       </c>
       <c r="G11" s="2" t="s">
         <v>82</v>
       </c>
       <c r="H11" s="2" t="s">
         <v>59</v>
       </c>
       <c r="I11" s="13">
@@ -2400,75 +2429,78 @@
       </c>
       <c r="O11" s="2" t="s">
         <v>41</v>
       </c>
       <c r="P11" s="2"/>
       <c r="Q11" s="2"/>
       <c r="R11" s="4" t="s">
         <v>84</v>
       </c>
       <c r="S11" s="2" t="s">
         <v>89</v>
       </c>
       <c r="T11" s="15">
         <v>474.06</v>
       </c>
       <c r="U11" s="3" t="s">
         <v>65</v>
       </c>
       <c r="V11" s="2" t="s">
         <v>76</v>
       </c>
       <c r="W11" s="2" t="s">
         <v>77</v>
       </c>
       <c r="X11" s="2" t="s">
+        <v>308</v>
+      </c>
+      <c r="Y11" s="2" t="s">
         <v>69</v>
       </c>
-      <c r="Y11" s="2" t="s">
+      <c r="Z11" s="2" t="s">
         <v>85</v>
       </c>
-      <c r="Z11" s="2" t="b">
+      <c r="AA11" s="2" t="b">
         <v>0</v>
       </c>
-      <c r="AA11" s="1">
+      <c r="AB11" s="1">
         <v>8</v>
       </c>
-      <c r="AB11" s="2" t="s">
+      <c r="AC11" s="2" t="s">
         <v>86</v>
       </c>
-      <c r="AC11" s="2" t="s">
+      <c r="AD11" s="2" t="s">
         <v>87</v>
       </c>
-      <c r="AD11" s="5" t="s">
+      <c r="AE11" s="5" t="s">
         <v>35</v>
       </c>
-      <c r="AF11" s="6" t="s">
+      <c r="AG11" s="6" t="s">
         <v>88</v>
       </c>
     </row>
-    <row r="12" spans="1:35" ht="16" x14ac:dyDescent="0.2">
+    <row r="12" spans="1:36" ht="16" x14ac:dyDescent="0.2">
       <c r="A12">
         <v>1</v>
       </c>
       <c r="B12">
         <v>1234</v>
       </c>
       <c r="C12" s="1">
         <v>48631</v>
       </c>
       <c r="D12" s="1">
         <v>64946</v>
       </c>
       <c r="E12" s="2" t="s">
         <v>24</v>
       </c>
       <c r="F12" s="2" t="s">
         <v>81</v>
       </c>
       <c r="G12" s="2" t="s">
         <v>82</v>
       </c>
       <c r="H12" s="2" t="s">
         <v>59</v>
       </c>
       <c r="I12" s="13">
@@ -2491,75 +2523,78 @@
       </c>
       <c r="O12" s="2" t="s">
         <v>41</v>
       </c>
       <c r="P12" s="2"/>
       <c r="Q12" s="2"/>
       <c r="R12" s="4" t="s">
         <v>84</v>
       </c>
       <c r="S12" s="2" t="s">
         <v>90</v>
       </c>
       <c r="T12" s="15">
         <v>474.06</v>
       </c>
       <c r="U12" s="3" t="s">
         <v>65</v>
       </c>
       <c r="V12" s="2" t="s">
         <v>76</v>
       </c>
       <c r="W12" s="2" t="s">
         <v>77</v>
       </c>
       <c r="X12" s="2" t="s">
+        <v>308</v>
+      </c>
+      <c r="Y12" s="2" t="s">
         <v>69</v>
       </c>
-      <c r="Y12" s="2" t="s">
+      <c r="Z12" s="2" t="s">
         <v>85</v>
       </c>
-      <c r="Z12" s="2" t="b">
+      <c r="AA12" s="2" t="b">
         <v>0</v>
       </c>
-      <c r="AA12" s="1">
+      <c r="AB12" s="1">
         <v>8</v>
       </c>
-      <c r="AB12" s="2" t="s">
+      <c r="AC12" s="2" t="s">
         <v>86</v>
       </c>
-      <c r="AC12" s="2" t="s">
+      <c r="AD12" s="2" t="s">
         <v>87</v>
       </c>
-      <c r="AD12" s="5" t="s">
+      <c r="AE12" s="5" t="s">
         <v>35</v>
       </c>
-      <c r="AF12" s="6" t="s">
+      <c r="AG12" s="6" t="s">
         <v>88</v>
       </c>
     </row>
-    <row r="13" spans="1:35" ht="16" x14ac:dyDescent="0.2">
+    <row r="13" spans="1:36" ht="16" x14ac:dyDescent="0.2">
       <c r="A13">
         <v>1</v>
       </c>
       <c r="B13">
         <v>1234</v>
       </c>
       <c r="C13" s="1">
         <v>50711</v>
       </c>
       <c r="D13" s="1">
         <v>67695</v>
       </c>
       <c r="E13" s="2" t="s">
         <v>24</v>
       </c>
       <c r="F13" s="2" t="s">
         <v>91</v>
       </c>
       <c r="G13" s="2" t="s">
         <v>92</v>
       </c>
       <c r="H13" s="2" t="s">
         <v>59</v>
       </c>
       <c r="I13" s="13">
@@ -2578,75 +2613,78 @@
         <v>62</v>
       </c>
       <c r="N13" s="2" t="s">
         <v>41</v>
       </c>
       <c r="O13" s="2" t="s">
         <v>29</v>
       </c>
       <c r="P13" s="2"/>
       <c r="Q13" s="2"/>
       <c r="R13" s="4" t="s">
         <v>53</v>
       </c>
       <c r="S13" s="2" t="s">
         <v>64</v>
       </c>
       <c r="T13" s="15">
         <v>447.52</v>
       </c>
       <c r="U13" s="3"/>
       <c r="V13" s="2"/>
       <c r="W13" s="2" t="s">
         <v>77</v>
       </c>
       <c r="X13" s="2" t="s">
+        <v>308</v>
+      </c>
+      <c r="Y13" s="2" t="s">
         <v>85</v>
       </c>
-      <c r="Y13" s="2" t="s">
+      <c r="Z13" s="2" t="s">
         <v>69</v>
       </c>
-      <c r="Z13" s="2" t="b">
+      <c r="AA13" s="2" t="b">
         <v>1</v>
       </c>
-      <c r="AA13" s="1">
+      <c r="AB13" s="1">
         <v>0</v>
       </c>
-      <c r="AB13" s="2" t="s">
+      <c r="AC13" s="2" t="s">
         <v>86</v>
       </c>
-      <c r="AC13" s="2" t="s">
+      <c r="AD13" s="2" t="s">
         <v>93</v>
       </c>
-      <c r="AD13" s="5" t="s">
+      <c r="AE13" s="5" t="s">
         <v>35</v>
       </c>
-      <c r="AF13" s="6" t="s">
+      <c r="AG13" s="6" t="s">
         <v>94</v>
       </c>
     </row>
-    <row r="14" spans="1:35" ht="16" x14ac:dyDescent="0.2">
+    <row r="14" spans="1:36" ht="16" x14ac:dyDescent="0.2">
       <c r="A14">
         <v>1</v>
       </c>
       <c r="B14">
         <v>1234</v>
       </c>
       <c r="C14" s="1">
         <v>50711</v>
       </c>
       <c r="D14" s="1">
         <v>67695</v>
       </c>
       <c r="E14" s="2" t="s">
         <v>24</v>
       </c>
       <c r="F14" s="2" t="s">
         <v>91</v>
       </c>
       <c r="G14" s="2" t="s">
         <v>92</v>
       </c>
       <c r="H14" s="2" t="s">
         <v>59</v>
       </c>
       <c r="I14" s="13">
@@ -2665,75 +2703,78 @@
         <v>62</v>
       </c>
       <c r="N14" s="2" t="s">
         <v>41</v>
       </c>
       <c r="O14" s="2" t="s">
         <v>29</v>
       </c>
       <c r="P14" s="2"/>
       <c r="Q14" s="2"/>
       <c r="R14" s="4" t="s">
         <v>53</v>
       </c>
       <c r="S14" s="2" t="s">
         <v>49</v>
       </c>
       <c r="T14" s="15">
         <v>447.52</v>
       </c>
       <c r="U14" s="3"/>
       <c r="V14" s="2"/>
       <c r="W14" s="2" t="s">
         <v>77</v>
       </c>
       <c r="X14" s="2" t="s">
+        <v>308</v>
+      </c>
+      <c r="Y14" s="2" t="s">
         <v>85</v>
       </c>
-      <c r="Y14" s="2" t="s">
+      <c r="Z14" s="2" t="s">
         <v>69</v>
       </c>
-      <c r="Z14" s="2" t="b">
+      <c r="AA14" s="2" t="b">
         <v>1</v>
       </c>
-      <c r="AA14" s="1">
+      <c r="AB14" s="1">
         <v>0</v>
       </c>
-      <c r="AB14" s="2" t="s">
+      <c r="AC14" s="2" t="s">
         <v>86</v>
       </c>
-      <c r="AC14" s="2" t="s">
+      <c r="AD14" s="2" t="s">
         <v>93</v>
       </c>
-      <c r="AD14" s="5" t="s">
+      <c r="AE14" s="5" t="s">
         <v>35</v>
       </c>
-      <c r="AF14" s="6" t="s">
+      <c r="AG14" s="6" t="s">
         <v>94</v>
       </c>
     </row>
-    <row r="15" spans="1:35" ht="16" x14ac:dyDescent="0.2">
+    <row r="15" spans="1:36" ht="16" x14ac:dyDescent="0.2">
       <c r="A15">
         <v>1</v>
       </c>
       <c r="B15">
         <v>1234</v>
       </c>
       <c r="C15" s="1">
         <v>50711</v>
       </c>
       <c r="D15" s="1">
         <v>67695</v>
       </c>
       <c r="E15" s="2" t="s">
         <v>24</v>
       </c>
       <c r="F15" s="2" t="s">
         <v>91</v>
       </c>
       <c r="G15" s="2" t="s">
         <v>92</v>
       </c>
       <c r="H15" s="2" t="s">
         <v>59</v>
       </c>
       <c r="I15" s="13">
@@ -2752,75 +2793,78 @@
         <v>62</v>
       </c>
       <c r="N15" s="2" t="s">
         <v>41</v>
       </c>
       <c r="O15" s="2" t="s">
         <v>29</v>
       </c>
       <c r="P15" s="2"/>
       <c r="Q15" s="2"/>
       <c r="R15" s="4" t="s">
         <v>53</v>
       </c>
       <c r="S15" s="2" t="s">
         <v>89</v>
       </c>
       <c r="T15" s="15">
         <v>447.52</v>
       </c>
       <c r="U15" s="3"/>
       <c r="V15" s="2"/>
       <c r="W15" s="2" t="s">
         <v>77</v>
       </c>
       <c r="X15" s="2" t="s">
+        <v>308</v>
+      </c>
+      <c r="Y15" s="2" t="s">
         <v>85</v>
       </c>
-      <c r="Y15" s="2" t="s">
+      <c r="Z15" s="2" t="s">
         <v>69</v>
       </c>
-      <c r="Z15" s="2" t="b">
+      <c r="AA15" s="2" t="b">
         <v>1</v>
       </c>
-      <c r="AA15" s="1">
+      <c r="AB15" s="1">
         <v>0</v>
       </c>
-      <c r="AB15" s="2" t="s">
+      <c r="AC15" s="2" t="s">
         <v>86</v>
       </c>
-      <c r="AC15" s="2" t="s">
+      <c r="AD15" s="2" t="s">
         <v>93</v>
       </c>
-      <c r="AD15" s="5" t="s">
+      <c r="AE15" s="5" t="s">
         <v>35</v>
       </c>
-      <c r="AF15" s="6" t="s">
+      <c r="AG15" s="6" t="s">
         <v>94</v>
       </c>
     </row>
-    <row r="16" spans="1:35" ht="16" x14ac:dyDescent="0.2">
+    <row r="16" spans="1:36" ht="16" x14ac:dyDescent="0.2">
       <c r="A16">
         <v>1</v>
       </c>
       <c r="B16">
         <v>1234</v>
       </c>
       <c r="C16" s="1">
         <v>50515</v>
       </c>
       <c r="D16" s="1">
         <v>67441</v>
       </c>
       <c r="E16" s="2" t="s">
         <v>24</v>
       </c>
       <c r="F16" s="2" t="s">
         <v>95</v>
       </c>
       <c r="G16" s="2" t="s">
         <v>96</v>
       </c>
       <c r="H16" s="2" t="s">
         <v>59</v>
       </c>
       <c r="I16" s="13">
@@ -2839,75 +2883,78 @@
         <v>62</v>
       </c>
       <c r="N16" s="2" t="s">
         <v>41</v>
       </c>
       <c r="O16" s="2" t="s">
         <v>29</v>
       </c>
       <c r="P16" s="2"/>
       <c r="Q16" s="2"/>
       <c r="R16" s="4" t="s">
         <v>53</v>
       </c>
       <c r="S16" s="2" t="s">
         <v>90</v>
       </c>
       <c r="T16" s="15">
         <v>2</v>
       </c>
       <c r="U16" s="3"/>
       <c r="V16" s="2"/>
       <c r="W16" s="2" t="s">
         <v>77</v>
       </c>
       <c r="X16" s="2" t="s">
+        <v>308</v>
+      </c>
+      <c r="Y16" s="2" t="s">
         <v>85</v>
       </c>
-      <c r="Y16" s="2" t="s">
+      <c r="Z16" s="2" t="s">
         <v>69</v>
       </c>
-      <c r="Z16" s="2" t="b">
+      <c r="AA16" s="2" t="b">
         <v>1</v>
       </c>
-      <c r="AA16" s="1">
+      <c r="AB16" s="1">
         <v>1</v>
       </c>
-      <c r="AB16" s="2" t="s">
+      <c r="AC16" s="2" t="s">
         <v>86</v>
       </c>
-      <c r="AC16" s="2" t="s">
+      <c r="AD16" s="2" t="s">
         <v>97</v>
       </c>
-      <c r="AD16" s="5" t="s">
+      <c r="AE16" s="5" t="s">
         <v>35</v>
       </c>
-      <c r="AF16" s="6" t="s">
+      <c r="AG16" s="6" t="s">
         <v>98</v>
       </c>
     </row>
-    <row r="17" spans="1:32" ht="16" x14ac:dyDescent="0.2">
+    <row r="17" spans="1:33" ht="16" x14ac:dyDescent="0.2">
       <c r="A17">
         <v>1</v>
       </c>
       <c r="B17">
         <v>1234</v>
       </c>
       <c r="C17" s="1">
         <v>48816</v>
       </c>
       <c r="D17" s="1">
         <v>65197</v>
       </c>
       <c r="E17" s="2" t="s">
         <v>24</v>
       </c>
       <c r="F17" s="2" t="s">
         <v>99</v>
       </c>
       <c r="G17" s="2" t="s">
         <v>100</v>
       </c>
       <c r="H17" s="2" t="s">
         <v>59</v>
       </c>
       <c r="I17" s="13">
@@ -2926,75 +2973,78 @@
         <v>102</v>
       </c>
       <c r="N17" s="2" t="s">
         <v>29</v>
       </c>
       <c r="O17" s="2" t="s">
         <v>103</v>
       </c>
       <c r="P17" s="2"/>
       <c r="Q17" s="2"/>
       <c r="R17" s="4" t="s">
         <v>84</v>
       </c>
       <c r="S17" s="2" t="s">
         <v>104</v>
       </c>
       <c r="T17" s="15">
         <v>621.84</v>
       </c>
       <c r="U17" s="3"/>
       <c r="V17" s="2"/>
       <c r="W17" s="2" t="s">
         <v>77</v>
       </c>
       <c r="X17" s="2" t="s">
+        <v>308</v>
+      </c>
+      <c r="Y17" s="2" t="s">
         <v>69</v>
       </c>
-      <c r="Y17" s="2" t="s">
+      <c r="Z17" s="2" t="s">
         <v>105</v>
       </c>
-      <c r="Z17" s="2" t="b">
+      <c r="AA17" s="2" t="b">
         <v>1</v>
       </c>
-      <c r="AA17" s="1">
+      <c r="AB17" s="1">
         <v>11</v>
       </c>
-      <c r="AB17" s="2" t="s">
+      <c r="AC17" s="2" t="s">
         <v>86</v>
       </c>
-      <c r="AC17" s="2" t="s">
+      <c r="AD17" s="2" t="s">
         <v>106</v>
       </c>
-      <c r="AD17" s="5" t="s">
+      <c r="AE17" s="5" t="s">
         <v>35</v>
       </c>
-      <c r="AF17" s="6" t="s">
+      <c r="AG17" s="6" t="s">
         <v>107</v>
       </c>
     </row>
-    <row r="18" spans="1:32" ht="16" x14ac:dyDescent="0.2">
+    <row r="18" spans="1:33" ht="16" x14ac:dyDescent="0.2">
       <c r="A18">
         <v>1</v>
       </c>
       <c r="B18">
         <v>1234</v>
       </c>
       <c r="C18" s="1">
         <v>48816</v>
       </c>
       <c r="D18" s="1">
         <v>65197</v>
       </c>
       <c r="E18" s="2" t="s">
         <v>24</v>
       </c>
       <c r="F18" s="2" t="s">
         <v>99</v>
       </c>
       <c r="G18" s="2" t="s">
         <v>100</v>
       </c>
       <c r="H18" s="2" t="s">
         <v>59</v>
       </c>
       <c r="I18" s="13">
@@ -3013,75 +3063,78 @@
         <v>102</v>
       </c>
       <c r="N18" s="2" t="s">
         <v>29</v>
       </c>
       <c r="O18" s="2" t="s">
         <v>103</v>
       </c>
       <c r="P18" s="2"/>
       <c r="Q18" s="2"/>
       <c r="R18" s="4" t="s">
         <v>84</v>
       </c>
       <c r="S18" s="2" t="s">
         <v>49</v>
       </c>
       <c r="T18" s="15">
         <v>621.84</v>
       </c>
       <c r="U18" s="3"/>
       <c r="V18" s="2"/>
       <c r="W18" s="2" t="s">
         <v>77</v>
       </c>
       <c r="X18" s="2" t="s">
+        <v>308</v>
+      </c>
+      <c r="Y18" s="2" t="s">
         <v>69</v>
       </c>
-      <c r="Y18" s="2" t="s">
+      <c r="Z18" s="2" t="s">
         <v>105</v>
       </c>
-      <c r="Z18" s="2" t="b">
+      <c r="AA18" s="2" t="b">
         <v>1</v>
       </c>
-      <c r="AA18" s="1">
+      <c r="AB18" s="1">
         <v>11</v>
       </c>
-      <c r="AB18" s="2" t="s">
+      <c r="AC18" s="2" t="s">
         <v>86</v>
       </c>
-      <c r="AC18" s="2" t="s">
+      <c r="AD18" s="2" t="s">
         <v>106</v>
       </c>
-      <c r="AD18" s="5" t="s">
+      <c r="AE18" s="5" t="s">
         <v>35</v>
       </c>
-      <c r="AF18" s="6" t="s">
+      <c r="AG18" s="6" t="s">
         <v>107</v>
       </c>
     </row>
-    <row r="19" spans="1:32" ht="16" x14ac:dyDescent="0.2">
+    <row r="19" spans="1:33" ht="16" x14ac:dyDescent="0.2">
       <c r="A19">
         <v>1</v>
       </c>
       <c r="B19">
         <v>1234</v>
       </c>
       <c r="C19" s="1">
         <v>48816</v>
       </c>
       <c r="D19" s="1">
         <v>65197</v>
       </c>
       <c r="E19" s="2" t="s">
         <v>24</v>
       </c>
       <c r="F19" s="2" t="s">
         <v>99</v>
       </c>
       <c r="G19" s="2" t="s">
         <v>100</v>
       </c>
       <c r="H19" s="2" t="s">
         <v>59</v>
       </c>
       <c r="I19" s="13">
@@ -3100,75 +3153,78 @@
         <v>102</v>
       </c>
       <c r="N19" s="2" t="s">
         <v>29</v>
       </c>
       <c r="O19" s="2" t="s">
         <v>103</v>
       </c>
       <c r="P19" s="2"/>
       <c r="Q19" s="2"/>
       <c r="R19" s="4" t="s">
         <v>84</v>
       </c>
       <c r="S19" s="2" t="s">
         <v>89</v>
       </c>
       <c r="T19" s="15">
         <v>621.84</v>
       </c>
       <c r="U19" s="3"/>
       <c r="V19" s="2"/>
       <c r="W19" s="2" t="s">
         <v>77</v>
       </c>
       <c r="X19" s="2" t="s">
+        <v>308</v>
+      </c>
+      <c r="Y19" s="2" t="s">
         <v>69</v>
       </c>
-      <c r="Y19" s="2" t="s">
+      <c r="Z19" s="2" t="s">
         <v>105</v>
       </c>
-      <c r="Z19" s="2" t="b">
+      <c r="AA19" s="2" t="b">
         <v>1</v>
       </c>
-      <c r="AA19" s="1">
+      <c r="AB19" s="1">
         <v>11</v>
       </c>
-      <c r="AB19" s="2" t="s">
+      <c r="AC19" s="2" t="s">
         <v>86</v>
       </c>
-      <c r="AC19" s="2" t="s">
+      <c r="AD19" s="2" t="s">
         <v>106</v>
       </c>
-      <c r="AD19" s="5" t="s">
+      <c r="AE19" s="5" t="s">
         <v>35</v>
       </c>
-      <c r="AF19" s="6" t="s">
+      <c r="AG19" s="6" t="s">
         <v>107</v>
       </c>
     </row>
-    <row r="20" spans="1:32" ht="16" x14ac:dyDescent="0.2">
+    <row r="20" spans="1:33" ht="16" x14ac:dyDescent="0.2">
       <c r="A20">
         <v>1</v>
       </c>
       <c r="B20">
         <v>1234</v>
       </c>
       <c r="C20" s="1">
         <v>41248</v>
       </c>
       <c r="D20" s="1">
         <v>55280</v>
       </c>
       <c r="E20" s="2" t="s">
         <v>24</v>
       </c>
       <c r="F20" s="2" t="s">
         <v>108</v>
       </c>
       <c r="G20" s="2" t="s">
         <v>109</v>
       </c>
       <c r="H20" s="2" t="s">
         <v>110</v>
       </c>
       <c r="I20" s="13">
@@ -3190,70 +3246,71 @@
       <c r="O20" s="2" t="s">
         <v>29</v>
       </c>
       <c r="P20" s="2"/>
       <c r="Q20" s="2"/>
       <c r="R20" s="4" t="s">
         <v>53</v>
       </c>
       <c r="S20" s="2" t="s">
         <v>42</v>
       </c>
       <c r="T20" s="15">
         <v>93.47</v>
       </c>
       <c r="U20" s="3" t="s">
         <v>112</v>
       </c>
       <c r="V20" s="2" t="s">
         <v>113</v>
       </c>
       <c r="W20" s="2" t="s">
         <v>114</v>
       </c>
       <c r="X20" s="2"/>
       <c r="Y20" s="2"/>
-      <c r="Z20" s="2" t="b">
+      <c r="Z20" s="2"/>
+      <c r="AA20" s="2" t="b">
         <v>0</v>
       </c>
-      <c r="AA20" s="1">
+      <c r="AB20" s="1">
         <v>9</v>
       </c>
-      <c r="AB20" s="2" t="s">
+      <c r="AC20" s="2" t="s">
         <v>33</v>
       </c>
-      <c r="AC20" s="2" t="s">
+      <c r="AD20" s="2" t="s">
         <v>115</v>
       </c>
-      <c r="AD20" s="5" t="s">
+      <c r="AE20" s="5" t="s">
         <v>35</v>
       </c>
-      <c r="AF20" s="6">
+      <c r="AG20" s="6">
         <v>9897058066</v>
       </c>
     </row>
-    <row r="21" spans="1:32" ht="16" x14ac:dyDescent="0.2">
+    <row r="21" spans="1:33" ht="16" x14ac:dyDescent="0.2">
       <c r="A21">
         <v>1</v>
       </c>
       <c r="B21">
         <v>1234</v>
       </c>
       <c r="C21" s="1">
         <v>41315</v>
       </c>
       <c r="D21" s="1">
         <v>55362</v>
       </c>
       <c r="E21" s="2" t="s">
         <v>24</v>
       </c>
       <c r="F21" s="2" t="s">
         <v>116</v>
       </c>
       <c r="G21" s="2" t="s">
         <v>117</v>
       </c>
       <c r="H21" s="2" t="s">
         <v>110</v>
       </c>
       <c r="I21" s="13">
@@ -3275,70 +3332,71 @@
       <c r="O21" s="2" t="s">
         <v>29</v>
       </c>
       <c r="P21" s="2"/>
       <c r="Q21" s="2"/>
       <c r="R21" s="4" t="s">
         <v>53</v>
       </c>
       <c r="S21" s="2" t="s">
         <v>42</v>
       </c>
       <c r="T21" s="15">
         <v>300.54000000000002</v>
       </c>
       <c r="U21" s="3" t="s">
         <v>119</v>
       </c>
       <c r="V21" s="2" t="s">
         <v>120</v>
       </c>
       <c r="W21" s="2" t="s">
         <v>114</v>
       </c>
       <c r="X21" s="2"/>
       <c r="Y21" s="2"/>
-      <c r="Z21" s="2" t="b">
+      <c r="Z21" s="2"/>
+      <c r="AA21" s="2" t="b">
         <v>0</v>
       </c>
-      <c r="AA21" s="1">
+      <c r="AB21" s="1">
         <v>24</v>
       </c>
-      <c r="AB21" s="2" t="s">
+      <c r="AC21" s="2" t="s">
         <v>33</v>
       </c>
-      <c r="AC21" s="2" t="s">
+      <c r="AD21" s="2" t="s">
         <v>121</v>
       </c>
-      <c r="AD21" s="5" t="s">
+      <c r="AE21" s="5" t="s">
         <v>35</v>
       </c>
-      <c r="AF21" s="6">
+      <c r="AG21" s="6">
         <v>9897063723</v>
       </c>
     </row>
-    <row r="22" spans="1:32" ht="16" x14ac:dyDescent="0.2">
+    <row r="22" spans="1:33" ht="16" x14ac:dyDescent="0.2">
       <c r="A22">
         <v>1</v>
       </c>
       <c r="B22">
         <v>1234</v>
       </c>
       <c r="C22" s="1">
         <v>45227</v>
       </c>
       <c r="D22" s="1">
         <v>60508</v>
       </c>
       <c r="E22" s="2" t="s">
         <v>24</v>
       </c>
       <c r="F22" s="2" t="s">
         <v>122</v>
       </c>
       <c r="G22" s="2" t="s">
         <v>123</v>
       </c>
       <c r="H22" s="2" t="s">
         <v>110</v>
       </c>
       <c r="I22" s="13">
@@ -3360,70 +3418,71 @@
       <c r="O22" s="2" t="s">
         <v>29</v>
       </c>
       <c r="P22" s="2"/>
       <c r="Q22" s="2"/>
       <c r="R22" s="4" t="s">
         <v>84</v>
       </c>
       <c r="S22" s="2" t="s">
         <v>125</v>
       </c>
       <c r="T22" s="15">
         <v>207.73</v>
       </c>
       <c r="U22" s="3" t="s">
         <v>126</v>
       </c>
       <c r="V22" s="2" t="s">
         <v>127</v>
       </c>
       <c r="W22" s="2" t="s">
         <v>114</v>
       </c>
       <c r="X22" s="2"/>
       <c r="Y22" s="2"/>
-      <c r="Z22" s="2" t="b">
+      <c r="Z22" s="2"/>
+      <c r="AA22" s="2" t="b">
         <v>0</v>
       </c>
-      <c r="AA22" s="1">
+      <c r="AB22" s="1">
         <v>11</v>
       </c>
-      <c r="AB22" s="2" t="s">
+      <c r="AC22" s="2" t="s">
         <v>33</v>
       </c>
-      <c r="AC22" s="2" t="s">
+      <c r="AD22" s="2" t="s">
         <v>128</v>
       </c>
-      <c r="AD22" s="5" t="s">
+      <c r="AE22" s="5" t="s">
         <v>35</v>
       </c>
-      <c r="AF22" s="6">
+      <c r="AG22" s="6">
         <v>9897850426</v>
       </c>
     </row>
-    <row r="23" spans="1:32" ht="16" x14ac:dyDescent="0.2">
+    <row r="23" spans="1:33" ht="16" x14ac:dyDescent="0.2">
       <c r="A23">
         <v>1</v>
       </c>
       <c r="B23">
         <v>1234</v>
       </c>
       <c r="C23" s="1">
         <v>46521</v>
       </c>
       <c r="D23" s="1">
         <v>62194</v>
       </c>
       <c r="E23" s="2" t="s">
         <v>24</v>
       </c>
       <c r="F23" s="2" t="s">
         <v>129</v>
       </c>
       <c r="G23" s="2" t="s">
         <v>130</v>
       </c>
       <c r="H23" s="2" t="s">
         <v>110</v>
       </c>
       <c r="I23" s="13">
@@ -3445,70 +3504,71 @@
       <c r="O23" s="2" t="s">
         <v>132</v>
       </c>
       <c r="P23" s="2"/>
       <c r="Q23" s="2"/>
       <c r="R23" s="4" t="s">
         <v>53</v>
       </c>
       <c r="S23" s="2" t="s">
         <v>125</v>
       </c>
       <c r="T23" s="15">
         <v>130.97</v>
       </c>
       <c r="U23" s="3" t="s">
         <v>133</v>
       </c>
       <c r="V23" s="2" t="s">
         <v>134</v>
       </c>
       <c r="W23" s="2" t="s">
         <v>114</v>
       </c>
       <c r="X23" s="2"/>
       <c r="Y23" s="2"/>
-      <c r="Z23" s="2" t="b">
+      <c r="Z23" s="2"/>
+      <c r="AA23" s="2" t="b">
         <v>0</v>
       </c>
-      <c r="AA23" s="1">
+      <c r="AB23" s="1">
         <v>12</v>
       </c>
-      <c r="AB23" s="2" t="s">
+      <c r="AC23" s="2" t="s">
         <v>33</v>
       </c>
-      <c r="AC23" s="2" t="s">
+      <c r="AD23" s="2" t="s">
         <v>135</v>
       </c>
-      <c r="AD23" s="5" t="s">
+      <c r="AE23" s="5" t="s">
         <v>35</v>
       </c>
-      <c r="AF23" s="6">
+      <c r="AG23" s="6">
         <v>9898069026</v>
       </c>
     </row>
-    <row r="24" spans="1:32" ht="16" x14ac:dyDescent="0.2">
+    <row r="24" spans="1:33" ht="16" x14ac:dyDescent="0.2">
       <c r="A24">
         <v>1</v>
       </c>
       <c r="B24">
         <v>1234</v>
       </c>
       <c r="C24" s="1">
         <v>47411</v>
       </c>
       <c r="D24" s="1">
         <v>63346</v>
       </c>
       <c r="E24" s="2" t="s">
         <v>24</v>
       </c>
       <c r="F24" s="2" t="s">
         <v>136</v>
       </c>
       <c r="G24" s="2" t="s">
         <v>137</v>
       </c>
       <c r="H24" s="2" t="s">
         <v>110</v>
       </c>
       <c r="I24" s="13">
@@ -3530,70 +3590,71 @@
       <c r="O24" s="2" t="s">
         <v>29</v>
       </c>
       <c r="P24" s="2"/>
       <c r="Q24" s="2"/>
       <c r="R24" s="4" t="s">
         <v>84</v>
       </c>
       <c r="S24" s="2" t="s">
         <v>125</v>
       </c>
       <c r="T24" s="15">
         <v>103.86</v>
       </c>
       <c r="U24" s="3" t="s">
         <v>126</v>
       </c>
       <c r="V24" s="2" t="s">
         <v>127</v>
       </c>
       <c r="W24" s="2" t="s">
         <v>114</v>
       </c>
       <c r="X24" s="2"/>
       <c r="Y24" s="2"/>
-      <c r="Z24" s="2" t="b">
+      <c r="Z24" s="2"/>
+      <c r="AA24" s="2" t="b">
         <v>0</v>
       </c>
-      <c r="AA24" s="1">
+      <c r="AB24" s="1">
         <v>11</v>
       </c>
-      <c r="AB24" s="2" t="s">
+      <c r="AC24" s="2" t="s">
         <v>33</v>
       </c>
-      <c r="AC24" s="2" t="s">
+      <c r="AD24" s="2" t="s">
         <v>140</v>
       </c>
-      <c r="AD24" s="5" t="s">
+      <c r="AE24" s="5" t="s">
         <v>35</v>
       </c>
-      <c r="AF24" s="6">
+      <c r="AG24" s="6">
         <v>9898193863</v>
       </c>
     </row>
-    <row r="25" spans="1:32" ht="16" x14ac:dyDescent="0.2">
+    <row r="25" spans="1:33" ht="16" x14ac:dyDescent="0.2">
       <c r="A25">
         <v>1</v>
       </c>
       <c r="B25">
         <v>1234</v>
       </c>
       <c r="C25" s="1">
         <v>49550</v>
       </c>
       <c r="D25" s="1">
         <v>66151</v>
       </c>
       <c r="E25" s="2" t="s">
         <v>24</v>
       </c>
       <c r="F25" s="2" t="s">
         <v>141</v>
       </c>
       <c r="G25" s="2" t="s">
         <v>142</v>
       </c>
       <c r="H25" s="2" t="s">
         <v>110</v>
       </c>
       <c r="I25" s="13">
@@ -3615,70 +3676,71 @@
       <c r="O25" s="2" t="s">
         <v>144</v>
       </c>
       <c r="P25" s="2"/>
       <c r="Q25" s="2"/>
       <c r="R25" s="4" t="s">
         <v>84</v>
       </c>
       <c r="S25" s="2" t="s">
         <v>104</v>
       </c>
       <c r="T25" s="15">
         <v>100.64</v>
       </c>
       <c r="U25" s="3" t="s">
         <v>145</v>
       </c>
       <c r="V25" s="2" t="s">
         <v>146</v>
       </c>
       <c r="W25" s="2" t="s">
         <v>114</v>
       </c>
       <c r="X25" s="2"/>
       <c r="Y25" s="2"/>
-      <c r="Z25" s="2" t="b">
+      <c r="Z25" s="2"/>
+      <c r="AA25" s="2" t="b">
         <v>0</v>
       </c>
-      <c r="AA25" s="1">
+      <c r="AB25" s="1">
         <v>13</v>
       </c>
-      <c r="AB25" s="2" t="s">
+      <c r="AC25" s="2" t="s">
         <v>33</v>
       </c>
-      <c r="AC25" s="2" t="s">
+      <c r="AD25" s="2" t="s">
         <v>147</v>
       </c>
-      <c r="AD25" s="5" t="s">
+      <c r="AE25" s="5" t="s">
         <v>35</v>
       </c>
-      <c r="AF25" s="6">
+      <c r="AG25" s="6">
         <v>9898562615</v>
       </c>
     </row>
-    <row r="26" spans="1:32" ht="16" x14ac:dyDescent="0.2">
+    <row r="26" spans="1:33" ht="16" x14ac:dyDescent="0.2">
       <c r="A26">
         <v>1</v>
       </c>
       <c r="B26">
         <v>1234</v>
       </c>
       <c r="C26" s="1">
         <v>58081</v>
       </c>
       <c r="D26" s="1">
         <v>76404</v>
       </c>
       <c r="E26" s="2" t="s">
         <v>24</v>
       </c>
       <c r="F26" s="2" t="s">
         <v>148</v>
       </c>
       <c r="G26" s="2" t="s">
         <v>149</v>
       </c>
       <c r="H26" s="2" t="s">
         <v>110</v>
       </c>
       <c r="I26" s="13">
@@ -3700,70 +3762,71 @@
       <c r="O26" s="2" t="s">
         <v>29</v>
       </c>
       <c r="P26" s="2"/>
       <c r="Q26" s="2"/>
       <c r="R26" s="4" t="s">
         <v>53</v>
       </c>
       <c r="S26" s="2" t="s">
         <v>42</v>
       </c>
       <c r="T26" s="15">
         <v>80.099999999999994</v>
       </c>
       <c r="U26" s="3" t="s">
         <v>119</v>
       </c>
       <c r="V26" s="2" t="s">
         <v>120</v>
       </c>
       <c r="W26" s="2" t="s">
         <v>114</v>
       </c>
       <c r="X26" s="2"/>
       <c r="Y26" s="2"/>
-      <c r="Z26" s="2" t="b">
+      <c r="Z26" s="2"/>
+      <c r="AA26" s="2" t="b">
         <v>0</v>
       </c>
-      <c r="AA26" s="1">
+      <c r="AB26" s="1">
         <v>10</v>
       </c>
-      <c r="AB26" s="2" t="s">
+      <c r="AC26" s="2" t="s">
         <v>33</v>
       </c>
-      <c r="AC26" s="2" t="s">
+      <c r="AD26" s="2" t="s">
         <v>151</v>
       </c>
-      <c r="AD26" s="5" t="s">
+      <c r="AE26" s="5" t="s">
         <v>35</v>
       </c>
-      <c r="AF26" s="6">
+      <c r="AG26" s="6">
         <v>9900261855</v>
       </c>
     </row>
-    <row r="27" spans="1:32" ht="16" x14ac:dyDescent="0.2">
+    <row r="27" spans="1:33" ht="16" x14ac:dyDescent="0.2">
       <c r="A27">
         <v>1</v>
       </c>
       <c r="B27">
         <v>1234</v>
       </c>
       <c r="C27" s="1">
         <v>67731</v>
       </c>
       <c r="D27" s="1">
         <v>88212</v>
       </c>
       <c r="E27" s="2" t="s">
         <v>24</v>
       </c>
       <c r="F27" s="2" t="s">
         <v>152</v>
       </c>
       <c r="G27" s="2" t="s">
         <v>153</v>
       </c>
       <c r="H27" s="2" t="s">
         <v>110</v>
       </c>
       <c r="I27" s="13">
@@ -3783,70 +3846,71 @@
       </c>
       <c r="N27" s="2" t="s">
         <v>29</v>
       </c>
       <c r="O27" s="2" t="s">
         <v>29</v>
       </c>
       <c r="P27" s="2"/>
       <c r="Q27" s="2"/>
       <c r="R27" s="4" t="s">
         <v>155</v>
       </c>
       <c r="S27" s="2" t="s">
         <v>156</v>
       </c>
       <c r="T27" s="15">
         <v>103.76</v>
       </c>
       <c r="U27" s="3"/>
       <c r="V27" s="2"/>
       <c r="W27" s="2" t="s">
         <v>157</v>
       </c>
       <c r="X27" s="2"/>
       <c r="Y27" s="2"/>
-      <c r="Z27" s="2" t="b">
+      <c r="Z27" s="2"/>
+      <c r="AA27" s="2" t="b">
         <v>1</v>
       </c>
-      <c r="AA27" s="1">
+      <c r="AB27" s="1">
         <v>3</v>
       </c>
-      <c r="AB27" s="2" t="s">
+      <c r="AC27" s="2" t="s">
         <v>33</v>
       </c>
-      <c r="AC27" s="2" t="s">
+      <c r="AD27" s="2" t="s">
         <v>158</v>
       </c>
-      <c r="AD27" s="5" t="s">
+      <c r="AE27" s="5" t="s">
         <v>35</v>
       </c>
-      <c r="AF27" s="6">
+      <c r="AG27" s="6">
         <v>9902183322</v>
       </c>
     </row>
-    <row r="28" spans="1:32" ht="16" x14ac:dyDescent="0.2">
+    <row r="28" spans="1:33" ht="16" x14ac:dyDescent="0.2">
       <c r="A28">
         <v>1</v>
       </c>
       <c r="B28">
         <v>1234</v>
       </c>
       <c r="C28" s="1">
         <v>71185</v>
       </c>
       <c r="D28" s="1">
         <v>92497</v>
       </c>
       <c r="E28" s="2" t="s">
         <v>24</v>
       </c>
       <c r="F28" s="2" t="s">
         <v>159</v>
       </c>
       <c r="G28" s="2" t="s">
         <v>160</v>
       </c>
       <c r="H28" s="2" t="s">
         <v>110</v>
       </c>
       <c r="I28" s="13">
@@ -3868,70 +3932,71 @@
       <c r="O28" s="2" t="s">
         <v>103</v>
       </c>
       <c r="P28" s="2"/>
       <c r="Q28" s="2"/>
       <c r="R28" s="4" t="s">
         <v>162</v>
       </c>
       <c r="S28" s="2" t="s">
         <v>163</v>
       </c>
       <c r="T28" s="15">
         <v>154.84</v>
       </c>
       <c r="U28" s="3" t="s">
         <v>164</v>
       </c>
       <c r="V28" s="2" t="s">
         <v>165</v>
       </c>
       <c r="W28" s="2" t="s">
         <v>114</v>
       </c>
       <c r="X28" s="2"/>
       <c r="Y28" s="2"/>
-      <c r="Z28" s="2" t="b">
+      <c r="Z28" s="2"/>
+      <c r="AA28" s="2" t="b">
         <v>0</v>
       </c>
-      <c r="AA28" s="1">
+      <c r="AB28" s="1">
         <v>7</v>
       </c>
-      <c r="AB28" s="2" t="s">
+      <c r="AC28" s="2" t="s">
         <v>33</v>
       </c>
-      <c r="AC28" s="2" t="s">
+      <c r="AD28" s="2" t="s">
         <v>166</v>
       </c>
-      <c r="AD28" s="5" t="s">
+      <c r="AE28" s="5" t="s">
         <v>35</v>
       </c>
-      <c r="AF28" s="6">
+      <c r="AG28" s="6">
         <v>9902766413</v>
       </c>
     </row>
-    <row r="29" spans="1:32" ht="16" x14ac:dyDescent="0.2">
+    <row r="29" spans="1:33" ht="16" x14ac:dyDescent="0.2">
       <c r="A29">
         <v>1</v>
       </c>
       <c r="B29">
         <v>1234</v>
       </c>
       <c r="C29" s="1">
         <v>76179</v>
       </c>
       <c r="D29" s="1">
         <v>98609</v>
       </c>
       <c r="E29" s="2" t="s">
         <v>24</v>
       </c>
       <c r="F29" s="2" t="s">
         <v>167</v>
       </c>
       <c r="G29" s="2" t="s">
         <v>168</v>
       </c>
       <c r="H29" s="2" t="s">
         <v>110</v>
       </c>
       <c r="I29" s="13">
@@ -3953,70 +4018,71 @@
       <c r="O29" s="2" t="s">
         <v>29</v>
       </c>
       <c r="P29" s="2"/>
       <c r="Q29" s="2"/>
       <c r="R29" s="4" t="s">
         <v>63</v>
       </c>
       <c r="S29" s="2" t="s">
         <v>89</v>
       </c>
       <c r="T29" s="15">
         <v>247.33</v>
       </c>
       <c r="U29" s="3" t="s">
         <v>171</v>
       </c>
       <c r="V29" s="2" t="s">
         <v>172</v>
       </c>
       <c r="W29" s="2" t="s">
         <v>114</v>
       </c>
       <c r="X29" s="2"/>
       <c r="Y29" s="2"/>
-      <c r="Z29" s="2" t="b">
+      <c r="Z29" s="2"/>
+      <c r="AA29" s="2" t="b">
         <v>0</v>
       </c>
-      <c r="AA29" s="1">
+      <c r="AB29" s="1">
         <v>1</v>
       </c>
-      <c r="AB29" s="2" t="s">
+      <c r="AC29" s="2" t="s">
         <v>33</v>
       </c>
-      <c r="AC29" s="2" t="s">
+      <c r="AD29" s="2" t="s">
         <v>173</v>
       </c>
-      <c r="AD29" s="5" t="s">
+      <c r="AE29" s="5" t="s">
         <v>35</v>
       </c>
-      <c r="AF29" s="6">
+      <c r="AG29" s="6">
         <v>9905746804</v>
       </c>
     </row>
-    <row r="30" spans="1:32" ht="16" x14ac:dyDescent="0.2">
+    <row r="30" spans="1:33" ht="16" x14ac:dyDescent="0.2">
       <c r="A30">
         <v>1</v>
       </c>
       <c r="B30">
         <v>1234</v>
       </c>
       <c r="C30" s="1">
         <v>76297</v>
       </c>
       <c r="D30" s="1">
         <v>98751</v>
       </c>
       <c r="E30" s="2" t="s">
         <v>24</v>
       </c>
       <c r="F30" s="2" t="s">
         <v>174</v>
       </c>
       <c r="G30" s="2" t="s">
         <v>175</v>
       </c>
       <c r="H30" s="2" t="s">
         <v>110</v>
       </c>
       <c r="I30" s="13">
@@ -4038,70 +4104,71 @@
       <c r="O30" s="2" t="s">
         <v>29</v>
       </c>
       <c r="P30" s="2"/>
       <c r="Q30" s="2"/>
       <c r="R30" s="4" t="s">
         <v>53</v>
       </c>
       <c r="S30" s="2" t="s">
         <v>104</v>
       </c>
       <c r="T30" s="15">
         <v>80.09</v>
       </c>
       <c r="U30" s="3" t="s">
         <v>176</v>
       </c>
       <c r="V30" s="2" t="s">
         <v>177</v>
       </c>
       <c r="W30" s="2" t="s">
         <v>114</v>
       </c>
       <c r="X30" s="2"/>
       <c r="Y30" s="2"/>
-      <c r="Z30" s="2" t="b">
+      <c r="Z30" s="2"/>
+      <c r="AA30" s="2" t="b">
         <v>0</v>
       </c>
-      <c r="AA30" s="1">
+      <c r="AB30" s="1">
         <v>8</v>
       </c>
-      <c r="AB30" s="2" t="s">
+      <c r="AC30" s="2" t="s">
         <v>33</v>
       </c>
-      <c r="AC30" s="2" t="s">
+      <c r="AD30" s="2" t="s">
         <v>178</v>
       </c>
-      <c r="AD30" s="5" t="s">
+      <c r="AE30" s="5" t="s">
         <v>35</v>
       </c>
-      <c r="AF30" s="6">
+      <c r="AG30" s="6">
         <v>9905765533</v>
       </c>
     </row>
-    <row r="31" spans="1:32" ht="16" x14ac:dyDescent="0.2">
+    <row r="31" spans="1:33" ht="16" x14ac:dyDescent="0.2">
       <c r="A31">
         <v>1</v>
       </c>
       <c r="B31">
         <v>1234</v>
       </c>
       <c r="C31" s="1">
         <v>42357</v>
       </c>
       <c r="D31" s="1">
         <v>56746</v>
       </c>
       <c r="E31" s="2" t="s">
         <v>24</v>
       </c>
       <c r="F31" s="2" t="s">
         <v>179</v>
       </c>
       <c r="G31" s="2" t="s">
         <v>180</v>
       </c>
       <c r="H31" s="2" t="s">
         <v>181</v>
       </c>
       <c r="I31" s="13">
@@ -4123,71 +4190,72 @@
         <v>29</v>
       </c>
       <c r="O31" s="2" t="s">
         <v>29</v>
       </c>
       <c r="P31" s="2"/>
       <c r="Q31" s="2"/>
       <c r="R31" s="4" t="s">
         <v>53</v>
       </c>
       <c r="S31" s="2" t="s">
         <v>31</v>
       </c>
       <c r="T31" s="15">
         <v>37.700000000000003</v>
       </c>
       <c r="U31" s="3">
         <v>2</v>
       </c>
       <c r="V31" s="2" t="s">
         <v>184</v>
       </c>
       <c r="W31" s="2" t="s">
         <v>185</v>
       </c>
-      <c r="Y31" s="2"/>
-      <c r="Z31" s="2" t="b">
+      <c r="X31" s="2"/>
+      <c r="Z31" s="2"/>
+      <c r="AA31" s="2" t="b">
         <v>0</v>
       </c>
-      <c r="AA31" s="1">
+      <c r="AB31" s="1">
         <v>0</v>
       </c>
-      <c r="AB31" s="2" t="s">
+      <c r="AC31" s="2" t="s">
         <v>33</v>
       </c>
-      <c r="AC31" s="2" t="s">
+      <c r="AD31" s="2" t="s">
         <v>186</v>
       </c>
-      <c r="AD31" s="5" t="s">
+      <c r="AE31" s="5" t="s">
         <v>35</v>
       </c>
-      <c r="AF31" s="6" t="s">
+      <c r="AG31" s="6" t="s">
         <v>187</v>
       </c>
     </row>
-    <row r="32" spans="1:32" ht="16" x14ac:dyDescent="0.2">
+    <row r="32" spans="1:33" ht="16" x14ac:dyDescent="0.2">
       <c r="A32">
         <v>1</v>
       </c>
       <c r="B32">
         <v>1234</v>
       </c>
       <c r="C32" s="1">
         <v>45817</v>
       </c>
       <c r="D32" s="1">
         <v>61278</v>
       </c>
       <c r="E32" s="2" t="s">
         <v>24</v>
       </c>
       <c r="F32" s="2" t="s">
         <v>188</v>
       </c>
       <c r="G32" s="2" t="s">
         <v>189</v>
       </c>
       <c r="H32" s="2" t="s">
         <v>181</v>
       </c>
       <c r="I32" s="13">
@@ -4209,71 +4277,72 @@
         <v>29</v>
       </c>
       <c r="O32" s="2" t="s">
         <v>29</v>
       </c>
       <c r="P32" s="2"/>
       <c r="Q32" s="2"/>
       <c r="R32" s="4" t="s">
         <v>84</v>
       </c>
       <c r="S32" s="2" t="s">
         <v>31</v>
       </c>
       <c r="T32" s="15">
         <v>58.8</v>
       </c>
       <c r="U32" s="3">
         <v>2</v>
       </c>
       <c r="V32" s="2" t="s">
         <v>184</v>
       </c>
       <c r="W32" s="2" t="s">
         <v>185</v>
       </c>
-      <c r="Y32" s="2"/>
-      <c r="Z32" s="2" t="b">
+      <c r="X32" s="2"/>
+      <c r="Z32" s="2"/>
+      <c r="AA32" s="2" t="b">
         <v>0</v>
       </c>
-      <c r="AA32" s="1">
+      <c r="AB32" s="1">
         <v>0</v>
       </c>
-      <c r="AB32" s="2" t="s">
+      <c r="AC32" s="2" t="s">
         <v>33</v>
       </c>
-      <c r="AC32" s="2" t="s">
+      <c r="AD32" s="2" t="s">
         <v>190</v>
       </c>
-      <c r="AD32" s="5" t="s">
+      <c r="AE32" s="5" t="s">
         <v>35</v>
       </c>
-      <c r="AF32" s="6" t="s">
+      <c r="AG32" s="6" t="s">
         <v>191</v>
       </c>
     </row>
-    <row r="33" spans="1:32" ht="16" x14ac:dyDescent="0.2">
+    <row r="33" spans="1:33" ht="16" x14ac:dyDescent="0.2">
       <c r="A33">
         <v>1</v>
       </c>
       <c r="B33">
         <v>1234</v>
       </c>
       <c r="C33" s="1">
         <v>41304</v>
       </c>
       <c r="D33" s="1">
         <v>55349</v>
       </c>
       <c r="E33" s="2" t="s">
         <v>24</v>
       </c>
       <c r="F33" s="2" t="s">
         <v>192</v>
       </c>
       <c r="G33" s="2" t="s">
         <v>193</v>
       </c>
       <c r="H33" s="2" t="s">
         <v>181</v>
       </c>
       <c r="I33" s="13">
@@ -4295,71 +4364,72 @@
         <v>29</v>
       </c>
       <c r="O33" s="2" t="s">
         <v>29</v>
       </c>
       <c r="P33" s="2"/>
       <c r="Q33" s="2"/>
       <c r="R33" s="4" t="s">
         <v>53</v>
       </c>
       <c r="S33" s="2" t="s">
         <v>42</v>
       </c>
       <c r="T33" s="15">
         <v>33.700000000000003</v>
       </c>
       <c r="U33" s="3">
         <v>2</v>
       </c>
       <c r="V33" s="2" t="s">
         <v>184</v>
       </c>
       <c r="W33" s="2" t="s">
         <v>185</v>
       </c>
-      <c r="Y33" s="2"/>
-      <c r="Z33" s="2" t="b">
+      <c r="X33" s="2"/>
+      <c r="Z33" s="2"/>
+      <c r="AA33" s="2" t="b">
         <v>0</v>
       </c>
-      <c r="AA33" s="1">
+      <c r="AB33" s="1">
         <v>24</v>
       </c>
-      <c r="AB33" s="2" t="s">
+      <c r="AC33" s="2" t="s">
         <v>33</v>
       </c>
-      <c r="AC33" s="2" t="s">
+      <c r="AD33" s="2" t="s">
         <v>195</v>
       </c>
-      <c r="AD33" s="5" t="s">
+      <c r="AE33" s="5" t="s">
         <v>35</v>
       </c>
-      <c r="AF33" s="6" t="s">
+      <c r="AG33" s="6" t="s">
         <v>196</v>
       </c>
     </row>
-    <row r="34" spans="1:32" ht="16" x14ac:dyDescent="0.2">
+    <row r="34" spans="1:33" ht="16" x14ac:dyDescent="0.2">
       <c r="A34">
         <v>1</v>
       </c>
       <c r="B34">
         <v>1234</v>
       </c>
       <c r="C34" s="1">
         <v>41304</v>
       </c>
       <c r="D34" s="1">
         <v>55348</v>
       </c>
       <c r="E34" s="2" t="s">
         <v>24</v>
       </c>
       <c r="F34" s="2" t="s">
         <v>197</v>
       </c>
       <c r="G34" s="2" t="s">
         <v>198</v>
       </c>
       <c r="H34" s="2" t="s">
         <v>181</v>
       </c>
       <c r="I34" s="13">
@@ -4381,71 +4451,72 @@
         <v>29</v>
       </c>
       <c r="O34" s="2" t="s">
         <v>29</v>
       </c>
       <c r="P34" s="2"/>
       <c r="Q34" s="2"/>
       <c r="R34" s="4" t="s">
         <v>53</v>
       </c>
       <c r="S34" s="2" t="s">
         <v>42</v>
       </c>
       <c r="T34" s="15">
         <v>35.4</v>
       </c>
       <c r="U34" s="3">
         <v>2</v>
       </c>
       <c r="V34" s="2" t="s">
         <v>184</v>
       </c>
       <c r="W34" s="2" t="s">
         <v>185</v>
       </c>
-      <c r="Y34" s="2"/>
-      <c r="Z34" s="2" t="b">
+      <c r="X34" s="2"/>
+      <c r="Z34" s="2"/>
+      <c r="AA34" s="2" t="b">
         <v>0</v>
       </c>
-      <c r="AA34" s="1">
+      <c r="AB34" s="1">
         <v>24</v>
       </c>
-      <c r="AB34" s="2" t="s">
+      <c r="AC34" s="2" t="s">
         <v>33</v>
       </c>
-      <c r="AC34" s="2" t="s">
+      <c r="AD34" s="2" t="s">
         <v>195</v>
       </c>
-      <c r="AD34" s="5" t="s">
+      <c r="AE34" s="5" t="s">
         <v>35</v>
       </c>
-      <c r="AF34" s="6" t="s">
+      <c r="AG34" s="6" t="s">
         <v>199</v>
       </c>
     </row>
-    <row r="35" spans="1:32" ht="16" x14ac:dyDescent="0.2">
+    <row r="35" spans="1:33" ht="16" x14ac:dyDescent="0.2">
       <c r="A35">
         <v>1</v>
       </c>
       <c r="B35">
         <v>1234</v>
       </c>
       <c r="C35" s="1">
         <v>51832</v>
       </c>
       <c r="D35" s="1">
         <v>69144</v>
       </c>
       <c r="E35" s="2" t="s">
         <v>24</v>
       </c>
       <c r="F35" s="2" t="s">
         <v>200</v>
       </c>
       <c r="G35" s="2" t="s">
         <v>201</v>
       </c>
       <c r="H35" s="2" t="s">
         <v>181</v>
       </c>
       <c r="I35" s="13">
@@ -4467,71 +4538,72 @@
         <v>29</v>
       </c>
       <c r="O35" s="2" t="s">
         <v>29</v>
       </c>
       <c r="P35" s="2"/>
       <c r="Q35" s="2"/>
       <c r="R35" s="4" t="s">
         <v>30</v>
       </c>
       <c r="S35" s="2" t="s">
         <v>36</v>
       </c>
       <c r="T35" s="15">
         <v>121.8</v>
       </c>
       <c r="U35" s="3">
         <v>2</v>
       </c>
       <c r="V35" s="2" t="s">
         <v>184</v>
       </c>
       <c r="W35" s="2" t="s">
         <v>185</v>
       </c>
-      <c r="Y35" s="2"/>
-      <c r="Z35" s="2" t="b">
+      <c r="X35" s="2"/>
+      <c r="Z35" s="2"/>
+      <c r="AA35" s="2" t="b">
         <v>0</v>
       </c>
-      <c r="AA35" s="1">
+      <c r="AB35" s="1">
         <v>0</v>
       </c>
-      <c r="AB35" s="2" t="s">
+      <c r="AC35" s="2" t="s">
         <v>33</v>
       </c>
-      <c r="AC35" s="2" t="s">
+      <c r="AD35" s="2" t="s">
         <v>204</v>
       </c>
-      <c r="AD35" s="5" t="s">
+      <c r="AE35" s="5" t="s">
         <v>35</v>
       </c>
-      <c r="AF35" s="6" t="s">
+      <c r="AG35" s="6" t="s">
         <v>205</v>
       </c>
     </row>
-    <row r="36" spans="1:32" ht="16" x14ac:dyDescent="0.2">
+    <row r="36" spans="1:33" ht="16" x14ac:dyDescent="0.2">
       <c r="A36">
         <v>1</v>
       </c>
       <c r="B36">
         <v>1234</v>
       </c>
       <c r="C36" s="1">
         <v>51262</v>
       </c>
       <c r="D36" s="1">
         <v>68403</v>
       </c>
       <c r="E36" s="2" t="s">
         <v>24</v>
       </c>
       <c r="F36" s="2" t="s">
         <v>206</v>
       </c>
       <c r="G36" s="2" t="s">
         <v>207</v>
       </c>
       <c r="H36" s="2" t="s">
         <v>181</v>
       </c>
       <c r="I36" s="13">
@@ -4553,71 +4625,72 @@
         <v>29</v>
       </c>
       <c r="O36" s="2" t="s">
         <v>29</v>
       </c>
       <c r="P36" s="2"/>
       <c r="Q36" s="2"/>
       <c r="R36" s="4" t="s">
         <v>30</v>
       </c>
       <c r="S36" s="2" t="s">
         <v>64</v>
       </c>
       <c r="T36" s="15">
         <v>132.19999999999999</v>
       </c>
       <c r="U36" s="3">
         <v>1</v>
       </c>
       <c r="V36" s="2" t="s">
         <v>210</v>
       </c>
       <c r="W36" s="2" t="s">
         <v>185</v>
       </c>
-      <c r="Y36" s="2"/>
-      <c r="Z36" s="2" t="b">
+      <c r="X36" s="2"/>
+      <c r="Z36" s="2"/>
+      <c r="AA36" s="2" t="b">
         <v>0</v>
       </c>
-      <c r="AA36" s="1">
+      <c r="AB36" s="1">
         <v>2</v>
       </c>
-      <c r="AB36" s="2" t="s">
+      <c r="AC36" s="2" t="s">
         <v>33</v>
       </c>
-      <c r="AC36" s="2" t="s">
+      <c r="AD36" s="2" t="s">
         <v>211</v>
       </c>
-      <c r="AD36" s="5" t="s">
+      <c r="AE36" s="5" t="s">
         <v>35</v>
       </c>
-      <c r="AF36" s="6" t="s">
+      <c r="AG36" s="6" t="s">
         <v>212</v>
       </c>
     </row>
-    <row r="37" spans="1:32" ht="16" x14ac:dyDescent="0.2">
+    <row r="37" spans="1:33" ht="16" x14ac:dyDescent="0.2">
       <c r="A37">
         <v>1</v>
       </c>
       <c r="B37">
         <v>1234</v>
       </c>
       <c r="C37" s="1">
         <v>59544</v>
       </c>
       <c r="D37" s="1">
         <v>78087</v>
       </c>
       <c r="E37" s="2" t="s">
         <v>24</v>
       </c>
       <c r="F37" s="2" t="s">
         <v>213</v>
       </c>
       <c r="G37" s="2" t="s">
         <v>214</v>
       </c>
       <c r="H37" s="2" t="s">
         <v>181</v>
       </c>
       <c r="I37" s="13">
@@ -4639,71 +4712,72 @@
         <v>29</v>
       </c>
       <c r="O37" s="2" t="s">
         <v>29</v>
       </c>
       <c r="P37" s="2"/>
       <c r="Q37" s="2"/>
       <c r="R37" s="4" t="s">
         <v>155</v>
       </c>
       <c r="S37" s="2" t="s">
         <v>36</v>
       </c>
       <c r="T37" s="15">
         <v>106.65</v>
       </c>
       <c r="U37" s="3">
         <v>1</v>
       </c>
       <c r="V37" s="2" t="s">
         <v>210</v>
       </c>
       <c r="W37" s="2" t="s">
         <v>185</v>
       </c>
-      <c r="Y37" s="2"/>
-      <c r="Z37" s="2" t="b">
+      <c r="X37" s="2"/>
+      <c r="Z37" s="2"/>
+      <c r="AA37" s="2" t="b">
         <v>0</v>
       </c>
-      <c r="AA37" s="1">
+      <c r="AB37" s="1">
         <v>11</v>
       </c>
-      <c r="AB37" s="2" t="s">
+      <c r="AC37" s="2" t="s">
         <v>33</v>
       </c>
-      <c r="AC37" s="2" t="s">
+      <c r="AD37" s="2" t="s">
         <v>215</v>
       </c>
-      <c r="AD37" s="5" t="s">
+      <c r="AE37" s="5" t="s">
         <v>35</v>
       </c>
-      <c r="AF37" s="6" t="s">
+      <c r="AG37" s="6" t="s">
         <v>216</v>
       </c>
     </row>
-    <row r="38" spans="1:32" ht="16" x14ac:dyDescent="0.2">
+    <row r="38" spans="1:33" ht="16" x14ac:dyDescent="0.2">
       <c r="A38">
         <v>1</v>
       </c>
       <c r="B38">
         <v>1234</v>
       </c>
       <c r="C38" s="1">
         <v>59952</v>
       </c>
       <c r="D38" s="1">
         <v>78585</v>
       </c>
       <c r="E38" s="2" t="s">
         <v>24</v>
       </c>
       <c r="F38" s="2" t="s">
         <v>217</v>
       </c>
       <c r="G38" s="2" t="s">
         <v>218</v>
       </c>
       <c r="H38" s="2" t="s">
         <v>181</v>
       </c>
       <c r="I38" s="13">
@@ -4725,71 +4799,72 @@
         <v>29</v>
       </c>
       <c r="O38" s="2" t="s">
         <v>29</v>
       </c>
       <c r="P38" s="2"/>
       <c r="Q38" s="2"/>
       <c r="R38" s="4" t="s">
         <v>63</v>
       </c>
       <c r="S38" s="2" t="s">
         <v>64</v>
       </c>
       <c r="T38" s="15">
         <v>113.8</v>
       </c>
       <c r="U38" s="3">
         <v>1</v>
       </c>
       <c r="V38" s="2" t="s">
         <v>210</v>
       </c>
       <c r="W38" s="2" t="s">
         <v>185</v>
       </c>
-      <c r="Y38" s="2"/>
-      <c r="Z38" s="2" t="b">
+      <c r="X38" s="2"/>
+      <c r="Z38" s="2"/>
+      <c r="AA38" s="2" t="b">
         <v>0</v>
       </c>
-      <c r="AA38" s="1">
+      <c r="AB38" s="1">
         <v>10</v>
       </c>
-      <c r="AB38" s="2" t="s">
+      <c r="AC38" s="2" t="s">
         <v>33</v>
       </c>
-      <c r="AC38" s="2" t="s">
+      <c r="AD38" s="2" t="s">
         <v>220</v>
       </c>
-      <c r="AD38" s="5" t="s">
+      <c r="AE38" s="5" t="s">
         <v>35</v>
       </c>
-      <c r="AF38" s="6" t="s">
+      <c r="AG38" s="6" t="s">
         <v>221</v>
       </c>
     </row>
-    <row r="39" spans="1:32" ht="16" x14ac:dyDescent="0.2">
+    <row r="39" spans="1:33" ht="16" x14ac:dyDescent="0.2">
       <c r="A39">
         <v>1</v>
       </c>
       <c r="B39">
         <v>1234</v>
       </c>
       <c r="C39" s="1">
         <v>64256</v>
       </c>
       <c r="D39" s="1">
         <v>83926</v>
       </c>
       <c r="E39" s="2" t="s">
         <v>24</v>
       </c>
       <c r="F39" s="2" t="s">
         <v>222</v>
       </c>
       <c r="G39" s="2" t="s">
         <v>223</v>
       </c>
       <c r="H39" s="2" t="s">
         <v>181</v>
       </c>
       <c r="I39" s="13">
@@ -4811,71 +4886,72 @@
         <v>29</v>
       </c>
       <c r="O39" s="2" t="s">
         <v>29</v>
       </c>
       <c r="P39" s="2"/>
       <c r="Q39" s="2"/>
       <c r="R39" s="4" t="s">
         <v>155</v>
       </c>
       <c r="S39" s="2" t="s">
         <v>31</v>
       </c>
       <c r="T39" s="15">
         <v>30.95</v>
       </c>
       <c r="U39" s="3">
         <v>2</v>
       </c>
       <c r="V39" s="2" t="s">
         <v>184</v>
       </c>
       <c r="W39" s="2" t="s">
         <v>185</v>
       </c>
-      <c r="Y39" s="2"/>
-      <c r="Z39" s="2" t="b">
+      <c r="X39" s="2"/>
+      <c r="Z39" s="2"/>
+      <c r="AA39" s="2" t="b">
         <v>0</v>
       </c>
-      <c r="AA39" s="1">
+      <c r="AB39" s="1">
         <v>1</v>
       </c>
-      <c r="AB39" s="2" t="s">
+      <c r="AC39" s="2" t="s">
         <v>33</v>
       </c>
-      <c r="AC39" s="2" t="s">
+      <c r="AD39" s="2" t="s">
         <v>224</v>
       </c>
-      <c r="AD39" s="5" t="s">
+      <c r="AE39" s="5" t="s">
         <v>35</v>
       </c>
-      <c r="AF39" s="6" t="s">
+      <c r="AG39" s="6" t="s">
         <v>225</v>
       </c>
     </row>
-    <row r="40" spans="1:32" ht="16" x14ac:dyDescent="0.2">
+    <row r="40" spans="1:33" ht="16" x14ac:dyDescent="0.2">
       <c r="A40">
         <v>1</v>
       </c>
       <c r="B40">
         <v>1234</v>
       </c>
       <c r="C40" s="1">
         <v>64132</v>
       </c>
       <c r="D40" s="1">
         <v>83779</v>
       </c>
       <c r="E40" s="2" t="s">
         <v>24</v>
       </c>
       <c r="F40" s="2" t="s">
         <v>226</v>
       </c>
       <c r="G40" s="2" t="s">
         <v>227</v>
       </c>
       <c r="H40" s="2" t="s">
         <v>181</v>
       </c>
       <c r="I40" s="13">
@@ -4897,71 +4973,72 @@
         <v>29</v>
       </c>
       <c r="O40" s="2" t="s">
         <v>29</v>
       </c>
       <c r="P40" s="2"/>
       <c r="Q40" s="2"/>
       <c r="R40" s="4" t="s">
         <v>53</v>
       </c>
       <c r="S40" s="2" t="s">
         <v>229</v>
       </c>
       <c r="T40" s="15">
         <v>46.75</v>
       </c>
       <c r="U40" s="3">
         <v>1</v>
       </c>
       <c r="V40" s="2" t="s">
         <v>210</v>
       </c>
       <c r="W40" s="2" t="s">
         <v>185</v>
       </c>
-      <c r="Y40" s="2"/>
-      <c r="Z40" s="2" t="b">
+      <c r="X40" s="2"/>
+      <c r="Z40" s="2"/>
+      <c r="AA40" s="2" t="b">
         <v>0</v>
       </c>
-      <c r="AA40" s="1">
+      <c r="AB40" s="1">
         <v>3</v>
       </c>
-      <c r="AB40" s="2" t="s">
+      <c r="AC40" s="2" t="s">
         <v>33</v>
       </c>
-      <c r="AC40" s="2" t="s">
+      <c r="AD40" s="2" t="s">
         <v>230</v>
       </c>
-      <c r="AD40" s="5" t="s">
+      <c r="AE40" s="5" t="s">
         <v>35</v>
       </c>
-      <c r="AF40" s="6" t="s">
+      <c r="AG40" s="6" t="s">
         <v>231</v>
       </c>
     </row>
-    <row r="41" spans="1:32" ht="16" x14ac:dyDescent="0.2">
+    <row r="41" spans="1:33" ht="16" x14ac:dyDescent="0.2">
       <c r="A41">
         <v>1</v>
       </c>
       <c r="B41">
         <v>1234</v>
       </c>
       <c r="C41" s="1">
         <v>64354</v>
       </c>
       <c r="D41" s="1">
         <v>84038</v>
       </c>
       <c r="E41" s="2" t="s">
         <v>24</v>
       </c>
       <c r="F41" s="2" t="s">
         <v>232</v>
       </c>
       <c r="G41" s="2" t="s">
         <v>233</v>
       </c>
       <c r="H41" s="2" t="s">
         <v>181</v>
       </c>
       <c r="I41" s="13">
@@ -4983,71 +5060,72 @@
         <v>29</v>
       </c>
       <c r="O41" s="2" t="s">
         <v>29</v>
       </c>
       <c r="P41" s="2"/>
       <c r="Q41" s="2"/>
       <c r="R41" s="4" t="s">
         <v>53</v>
       </c>
       <c r="S41" s="2" t="s">
         <v>229</v>
       </c>
       <c r="T41" s="15">
         <v>55.85</v>
       </c>
       <c r="U41" s="3">
         <v>1</v>
       </c>
       <c r="V41" s="2" t="s">
         <v>210</v>
       </c>
       <c r="W41" s="2" t="s">
         <v>185</v>
       </c>
-      <c r="Y41" s="2"/>
-      <c r="Z41" s="2" t="b">
+      <c r="X41" s="2"/>
+      <c r="Z41" s="2"/>
+      <c r="AA41" s="2" t="b">
         <v>0</v>
       </c>
-      <c r="AA41" s="1">
+      <c r="AB41" s="1">
         <v>0</v>
       </c>
-      <c r="AB41" s="2" t="s">
+      <c r="AC41" s="2" t="s">
         <v>33</v>
       </c>
-      <c r="AC41" s="2" t="s">
+      <c r="AD41" s="2" t="s">
         <v>234</v>
       </c>
-      <c r="AD41" s="5" t="s">
+      <c r="AE41" s="5" t="s">
         <v>35</v>
       </c>
-      <c r="AF41" s="6" t="s">
+      <c r="AG41" s="6" t="s">
         <v>235</v>
       </c>
     </row>
-    <row r="42" spans="1:32" ht="16" x14ac:dyDescent="0.2">
+    <row r="42" spans="1:33" ht="16" x14ac:dyDescent="0.2">
       <c r="A42">
         <v>1</v>
       </c>
       <c r="B42">
         <v>1234</v>
       </c>
       <c r="C42" s="1">
         <v>64500</v>
       </c>
       <c r="D42" s="1">
         <v>84203</v>
       </c>
       <c r="E42" s="2" t="s">
         <v>24</v>
       </c>
       <c r="F42" s="2" t="s">
         <v>236</v>
       </c>
       <c r="G42" s="2" t="s">
         <v>237</v>
       </c>
       <c r="H42" s="2" t="s">
         <v>181</v>
       </c>
       <c r="I42" s="13">
@@ -5069,71 +5147,72 @@
         <v>29</v>
       </c>
       <c r="O42" s="2" t="s">
         <v>29</v>
       </c>
       <c r="P42" s="2"/>
       <c r="Q42" s="2"/>
       <c r="R42" s="4" t="s">
         <v>155</v>
       </c>
       <c r="S42" s="2" t="s">
         <v>36</v>
       </c>
       <c r="T42" s="15">
         <v>127.65</v>
       </c>
       <c r="U42" s="3">
         <v>1</v>
       </c>
       <c r="V42" s="2" t="s">
         <v>238</v>
       </c>
       <c r="W42" s="2" t="s">
         <v>185</v>
       </c>
-      <c r="Y42" s="2"/>
-      <c r="Z42" s="2" t="b">
+      <c r="X42" s="2"/>
+      <c r="Z42" s="2"/>
+      <c r="AA42" s="2" t="b">
         <v>0</v>
       </c>
-      <c r="AA42" s="1">
+      <c r="AB42" s="1">
         <v>0</v>
       </c>
-      <c r="AB42" s="2" t="s">
+      <c r="AC42" s="2" t="s">
         <v>33</v>
       </c>
-      <c r="AC42" s="2" t="s">
+      <c r="AD42" s="2" t="s">
         <v>239</v>
       </c>
-      <c r="AD42" s="5" t="s">
+      <c r="AE42" s="5" t="s">
         <v>35</v>
       </c>
-      <c r="AF42" s="6" t="s">
+      <c r="AG42" s="6" t="s">
         <v>240</v>
       </c>
     </row>
-    <row r="43" spans="1:32" ht="16" x14ac:dyDescent="0.2">
+    <row r="43" spans="1:33" ht="16" x14ac:dyDescent="0.2">
       <c r="A43">
         <v>1</v>
       </c>
       <c r="B43">
         <v>1234</v>
       </c>
       <c r="C43" s="1">
         <v>64500</v>
       </c>
       <c r="D43" s="1">
         <v>84203</v>
       </c>
       <c r="E43" s="2" t="s">
         <v>24</v>
       </c>
       <c r="F43" s="2" t="s">
         <v>236</v>
       </c>
       <c r="G43" s="2" t="s">
         <v>237</v>
       </c>
       <c r="H43" s="2" t="s">
         <v>181</v>
       </c>
       <c r="I43" s="13">
@@ -5155,71 +5234,72 @@
         <v>29</v>
       </c>
       <c r="O43" s="2" t="s">
         <v>29</v>
       </c>
       <c r="P43" s="2"/>
       <c r="Q43" s="2"/>
       <c r="R43" s="4" t="s">
         <v>155</v>
       </c>
       <c r="S43" s="2" t="s">
         <v>31</v>
       </c>
       <c r="T43" s="15">
         <v>127.65</v>
       </c>
       <c r="U43" s="3">
         <v>1</v>
       </c>
       <c r="V43" s="2" t="s">
         <v>238</v>
       </c>
       <c r="W43" s="2" t="s">
         <v>185</v>
       </c>
-      <c r="Y43" s="2"/>
-      <c r="Z43" s="2" t="b">
+      <c r="X43" s="2"/>
+      <c r="Z43" s="2"/>
+      <c r="AA43" s="2" t="b">
         <v>0</v>
       </c>
-      <c r="AA43" s="1">
+      <c r="AB43" s="1">
         <v>0</v>
       </c>
-      <c r="AB43" s="2" t="s">
+      <c r="AC43" s="2" t="s">
         <v>33</v>
       </c>
-      <c r="AC43" s="2" t="s">
+      <c r="AD43" s="2" t="s">
         <v>239</v>
       </c>
-      <c r="AD43" s="5" t="s">
+      <c r="AE43" s="5" t="s">
         <v>35</v>
       </c>
-      <c r="AF43" s="6" t="s">
+      <c r="AG43" s="6" t="s">
         <v>240</v>
       </c>
     </row>
-    <row r="44" spans="1:32" ht="16" x14ac:dyDescent="0.2">
+    <row r="44" spans="1:33" ht="16" x14ac:dyDescent="0.2">
       <c r="A44">
         <v>1</v>
       </c>
       <c r="B44">
         <v>1234</v>
       </c>
       <c r="C44" s="1">
         <v>64999</v>
       </c>
       <c r="D44" s="1">
         <v>84838</v>
       </c>
       <c r="E44" s="2" t="s">
         <v>24</v>
       </c>
       <c r="F44" s="2" t="s">
         <v>241</v>
       </c>
       <c r="G44" s="2" t="s">
         <v>242</v>
       </c>
       <c r="H44" s="2" t="s">
         <v>181</v>
       </c>
       <c r="I44" s="13">
@@ -5243,70 +5323,71 @@
       <c r="O44" s="2" t="s">
         <v>41</v>
       </c>
       <c r="P44" s="2"/>
       <c r="Q44" s="2"/>
       <c r="R44" s="4" t="s">
         <v>162</v>
       </c>
       <c r="S44" s="2" t="s">
         <v>42</v>
       </c>
       <c r="T44" s="15">
         <v>8.16</v>
       </c>
       <c r="U44" s="3">
         <v>2</v>
       </c>
       <c r="V44" s="2" t="s">
         <v>244</v>
       </c>
       <c r="W44" s="2" t="s">
         <v>245</v>
       </c>
       <c r="X44" s="2"/>
       <c r="Y44" s="2"/>
-      <c r="Z44" s="2" t="b">
+      <c r="Z44" s="2"/>
+      <c r="AA44" s="2" t="b">
         <v>0</v>
       </c>
-      <c r="AA44" s="1">
+      <c r="AB44" s="1">
         <v>3</v>
       </c>
-      <c r="AB44" s="2" t="s">
+      <c r="AC44" s="2" t="s">
         <v>33</v>
       </c>
-      <c r="AC44" s="2" t="s">
+      <c r="AD44" s="2" t="s">
         <v>246</v>
       </c>
-      <c r="AD44" s="5" t="s">
+      <c r="AE44" s="5" t="s">
         <v>35</v>
       </c>
-      <c r="AF44" s="6">
+      <c r="AG44" s="6">
         <v>796086640</v>
       </c>
     </row>
-    <row r="45" spans="1:32" ht="16" x14ac:dyDescent="0.2">
+    <row r="45" spans="1:33" ht="16" x14ac:dyDescent="0.2">
       <c r="A45">
         <v>1</v>
       </c>
       <c r="B45">
         <v>1234</v>
       </c>
       <c r="C45" s="1">
         <v>64999</v>
       </c>
       <c r="D45" s="1">
         <v>84837</v>
       </c>
       <c r="E45" s="2" t="s">
         <v>24</v>
       </c>
       <c r="F45" s="2" t="s">
         <v>247</v>
       </c>
       <c r="G45" s="2" t="s">
         <v>248</v>
       </c>
       <c r="H45" s="2" t="s">
         <v>181</v>
       </c>
       <c r="I45" s="13">
@@ -5330,70 +5411,71 @@
       <c r="O45" s="2" t="s">
         <v>41</v>
       </c>
       <c r="P45" s="2"/>
       <c r="Q45" s="2"/>
       <c r="R45" s="4" t="s">
         <v>162</v>
       </c>
       <c r="S45" s="2" t="s">
         <v>42</v>
       </c>
       <c r="T45" s="15">
         <v>8.16</v>
       </c>
       <c r="U45" s="3">
         <v>2</v>
       </c>
       <c r="V45" s="2" t="s">
         <v>244</v>
       </c>
       <c r="W45" s="2" t="s">
         <v>245</v>
       </c>
       <c r="X45" s="2"/>
       <c r="Y45" s="2"/>
-      <c r="Z45" s="2" t="b">
+      <c r="Z45" s="2"/>
+      <c r="AA45" s="2" t="b">
         <v>0</v>
       </c>
-      <c r="AA45" s="1">
+      <c r="AB45" s="1">
         <v>3</v>
       </c>
-      <c r="AB45" s="2" t="s">
+      <c r="AC45" s="2" t="s">
         <v>33</v>
       </c>
-      <c r="AC45" s="2" t="s">
+      <c r="AD45" s="2" t="s">
         <v>249</v>
       </c>
-      <c r="AD45" s="5" t="s">
+      <c r="AE45" s="5" t="s">
         <v>35</v>
       </c>
-      <c r="AF45" s="6">
+      <c r="AG45" s="6">
         <v>796086641</v>
       </c>
     </row>
-    <row r="46" spans="1:32" ht="16" x14ac:dyDescent="0.2">
+    <row r="46" spans="1:33" ht="16" x14ac:dyDescent="0.2">
       <c r="A46">
         <v>1</v>
       </c>
       <c r="B46">
         <v>1234</v>
       </c>
       <c r="C46" s="1">
         <v>67212</v>
       </c>
       <c r="D46" s="1">
         <v>87544</v>
       </c>
       <c r="E46" s="2" t="s">
         <v>24</v>
       </c>
       <c r="F46" s="2" t="s">
         <v>250</v>
       </c>
       <c r="G46" s="2" t="s">
         <v>251</v>
       </c>
       <c r="H46" s="2" t="s">
         <v>181</v>
       </c>
       <c r="I46" s="13">
@@ -5415,71 +5497,72 @@
         <v>253</v>
       </c>
       <c r="O46" s="2" t="s">
         <v>29</v>
       </c>
       <c r="P46" s="2"/>
       <c r="Q46" s="2"/>
       <c r="R46" s="4" t="s">
         <v>155</v>
       </c>
       <c r="S46" s="2" t="s">
         <v>36</v>
       </c>
       <c r="T46" s="15">
         <v>146.35</v>
       </c>
       <c r="U46" s="3">
         <v>1</v>
       </c>
       <c r="V46" s="2" t="s">
         <v>254</v>
       </c>
       <c r="W46" s="2" t="s">
         <v>185</v>
       </c>
-      <c r="Y46" s="2"/>
-      <c r="Z46" s="2" t="b">
+      <c r="X46" s="2"/>
+      <c r="Z46" s="2"/>
+      <c r="AA46" s="2" t="b">
         <v>0</v>
       </c>
-      <c r="AA46" s="1">
+      <c r="AB46" s="1">
         <v>12</v>
       </c>
-      <c r="AB46" s="2" t="s">
+      <c r="AC46" s="2" t="s">
         <v>86</v>
       </c>
-      <c r="AC46" s="2" t="s">
+      <c r="AD46" s="2" t="s">
         <v>255</v>
       </c>
-      <c r="AD46" s="5" t="s">
+      <c r="AE46" s="5" t="s">
         <v>35</v>
       </c>
-      <c r="AF46" s="6" t="s">
+      <c r="AG46" s="6" t="s">
         <v>256</v>
       </c>
     </row>
-    <row r="47" spans="1:32" ht="16" x14ac:dyDescent="0.2">
+    <row r="47" spans="1:33" ht="16" x14ac:dyDescent="0.2">
       <c r="A47">
         <v>1</v>
       </c>
       <c r="B47">
         <v>1234</v>
       </c>
       <c r="C47" s="1">
         <v>67212</v>
       </c>
       <c r="D47" s="1">
         <v>87544</v>
       </c>
       <c r="E47" s="2" t="s">
         <v>24</v>
       </c>
       <c r="F47" s="2" t="s">
         <v>250</v>
       </c>
       <c r="G47" s="2" t="s">
         <v>251</v>
       </c>
       <c r="H47" s="2" t="s">
         <v>181</v>
       </c>
       <c r="I47" s="13">
@@ -5501,71 +5584,72 @@
         <v>253</v>
       </c>
       <c r="O47" s="2" t="s">
         <v>29</v>
       </c>
       <c r="P47" s="2"/>
       <c r="Q47" s="2"/>
       <c r="R47" s="4" t="s">
         <v>155</v>
       </c>
       <c r="S47" s="2" t="s">
         <v>31</v>
       </c>
       <c r="T47" s="15">
         <v>146.35</v>
       </c>
       <c r="U47" s="3">
         <v>1</v>
       </c>
       <c r="V47" s="2" t="s">
         <v>254</v>
       </c>
       <c r="W47" s="2" t="s">
         <v>185</v>
       </c>
-      <c r="Y47" s="2"/>
-      <c r="Z47" s="2" t="b">
+      <c r="X47" s="2"/>
+      <c r="Z47" s="2"/>
+      <c r="AA47" s="2" t="b">
         <v>0</v>
       </c>
-      <c r="AA47" s="1">
+      <c r="AB47" s="1">
         <v>12</v>
       </c>
-      <c r="AB47" s="2" t="s">
+      <c r="AC47" s="2" t="s">
         <v>86</v>
       </c>
-      <c r="AC47" s="2" t="s">
+      <c r="AD47" s="2" t="s">
         <v>255</v>
       </c>
-      <c r="AD47" s="5" t="s">
+      <c r="AE47" s="5" t="s">
         <v>35</v>
       </c>
-      <c r="AF47" s="6" t="s">
+      <c r="AG47" s="6" t="s">
         <v>256</v>
       </c>
     </row>
-    <row r="48" spans="1:32" ht="16" x14ac:dyDescent="0.2">
+    <row r="48" spans="1:33" ht="16" x14ac:dyDescent="0.2">
       <c r="A48">
         <v>1</v>
       </c>
       <c r="B48">
         <v>1234</v>
       </c>
       <c r="C48" s="1">
         <v>70290</v>
       </c>
       <c r="D48" s="1">
         <v>91417</v>
       </c>
       <c r="E48" s="2" t="s">
         <v>24</v>
       </c>
       <c r="F48" s="2" t="s">
         <v>257</v>
       </c>
       <c r="G48" s="2" t="s">
         <v>258</v>
       </c>
       <c r="H48" s="2" t="s">
         <v>181</v>
       </c>
       <c r="I48" s="13">
@@ -5587,71 +5671,72 @@
         <v>29</v>
       </c>
       <c r="O48" s="2" t="s">
         <v>29</v>
       </c>
       <c r="P48" s="2"/>
       <c r="Q48" s="2"/>
       <c r="R48" s="4" t="s">
         <v>53</v>
       </c>
       <c r="S48" s="2" t="s">
         <v>229</v>
       </c>
       <c r="T48" s="15">
         <v>78.5</v>
       </c>
       <c r="U48" s="3">
         <v>1</v>
       </c>
       <c r="V48" s="2" t="s">
         <v>210</v>
       </c>
       <c r="W48" s="2" t="s">
         <v>185</v>
       </c>
-      <c r="Y48" s="2"/>
-      <c r="Z48" s="2" t="b">
+      <c r="X48" s="2"/>
+      <c r="Z48" s="2"/>
+      <c r="AA48" s="2" t="b">
         <v>0</v>
       </c>
-      <c r="AA48" s="1">
+      <c r="AB48" s="1">
         <v>1</v>
       </c>
-      <c r="AB48" s="2" t="s">
+      <c r="AC48" s="2" t="s">
         <v>33</v>
       </c>
-      <c r="AC48" s="2" t="s">
+      <c r="AD48" s="2" t="s">
         <v>260</v>
       </c>
-      <c r="AD48" s="5" t="s">
+      <c r="AE48" s="5" t="s">
         <v>35</v>
       </c>
-      <c r="AF48" s="6" t="s">
+      <c r="AG48" s="6" t="s">
         <v>261</v>
       </c>
     </row>
-    <row r="49" spans="1:32" ht="16" x14ac:dyDescent="0.2">
+    <row r="49" spans="1:33" ht="16" x14ac:dyDescent="0.2">
       <c r="A49">
         <v>1</v>
       </c>
       <c r="B49">
         <v>1234</v>
       </c>
       <c r="C49" s="1">
         <v>74768</v>
       </c>
       <c r="D49" s="1">
         <v>96936</v>
       </c>
       <c r="E49" s="2" t="s">
         <v>24</v>
       </c>
       <c r="F49" s="2" t="s">
         <v>262</v>
       </c>
       <c r="G49" s="2" t="s">
         <v>263</v>
       </c>
       <c r="H49" s="2" t="s">
         <v>181</v>
       </c>
       <c r="I49" s="13">
@@ -5675,70 +5760,71 @@
       <c r="O49" s="2" t="s">
         <v>29</v>
       </c>
       <c r="P49" s="2"/>
       <c r="Q49" s="2"/>
       <c r="R49" s="4" t="s">
         <v>162</v>
       </c>
       <c r="S49" s="2" t="s">
         <v>163</v>
       </c>
       <c r="T49" s="15">
         <v>49.9</v>
       </c>
       <c r="U49" s="3">
         <v>1</v>
       </c>
       <c r="V49" s="2" t="s">
         <v>238</v>
       </c>
       <c r="W49" s="2" t="s">
         <v>185</v>
       </c>
       <c r="X49" s="2"/>
       <c r="Y49" s="2"/>
-      <c r="Z49" s="2" t="b">
+      <c r="Z49" s="2"/>
+      <c r="AA49" s="2" t="b">
         <v>0</v>
       </c>
-      <c r="AA49" s="1">
+      <c r="AB49" s="1">
         <v>1</v>
       </c>
-      <c r="AB49" s="2" t="s">
+      <c r="AC49" s="2" t="s">
         <v>33</v>
       </c>
-      <c r="AC49" s="2" t="s">
+      <c r="AD49" s="2" t="s">
         <v>265</v>
       </c>
-      <c r="AD49" s="5" t="s">
+      <c r="AE49" s="5" t="s">
         <v>35</v>
       </c>
-      <c r="AF49" s="6" t="s">
+      <c r="AG49" s="6" t="s">
         <v>266</v>
       </c>
     </row>
-    <row r="50" spans="1:32" ht="16" x14ac:dyDescent="0.2">
+    <row r="50" spans="1:33" ht="16" x14ac:dyDescent="0.2">
       <c r="A50">
         <v>1</v>
       </c>
       <c r="B50">
         <v>1234</v>
       </c>
       <c r="C50" s="1">
         <v>74768</v>
       </c>
       <c r="D50" s="1">
         <v>96935</v>
       </c>
       <c r="E50" s="2" t="s">
         <v>24</v>
       </c>
       <c r="F50" s="2" t="s">
         <v>267</v>
       </c>
       <c r="G50" s="2" t="s">
         <v>268</v>
       </c>
       <c r="H50" s="2" t="s">
         <v>181</v>
       </c>
       <c r="I50" s="13">
@@ -5762,70 +5848,71 @@
       <c r="O50" s="2" t="s">
         <v>29</v>
       </c>
       <c r="P50" s="2"/>
       <c r="Q50" s="2"/>
       <c r="R50" s="4" t="s">
         <v>162</v>
       </c>
       <c r="S50" s="2" t="s">
         <v>163</v>
       </c>
       <c r="T50" s="15">
         <v>121.9</v>
       </c>
       <c r="U50" s="3">
         <v>1</v>
       </c>
       <c r="V50" s="2" t="s">
         <v>269</v>
       </c>
       <c r="W50" s="2" t="s">
         <v>185</v>
       </c>
       <c r="X50" s="2"/>
       <c r="Y50" s="2"/>
-      <c r="Z50" s="2" t="b">
+      <c r="Z50" s="2"/>
+      <c r="AA50" s="2" t="b">
         <v>0</v>
       </c>
-      <c r="AA50" s="1">
+      <c r="AB50" s="1">
         <v>1</v>
       </c>
-      <c r="AB50" s="2" t="s">
+      <c r="AC50" s="2" t="s">
         <v>33</v>
       </c>
-      <c r="AC50" s="2" t="s">
+      <c r="AD50" s="2" t="s">
         <v>265</v>
       </c>
-      <c r="AD50" s="5" t="s">
+      <c r="AE50" s="5" t="s">
         <v>35</v>
       </c>
-      <c r="AF50" s="6" t="s">
+      <c r="AG50" s="6" t="s">
         <v>270</v>
       </c>
     </row>
-    <row r="51" spans="1:32" ht="16" x14ac:dyDescent="0.2">
+    <row r="51" spans="1:33" ht="16" x14ac:dyDescent="0.2">
       <c r="A51">
         <v>1</v>
       </c>
       <c r="B51">
         <v>1234</v>
       </c>
       <c r="C51" s="1">
         <v>75572</v>
       </c>
       <c r="D51" s="1">
         <v>97902</v>
       </c>
       <c r="E51" s="2" t="s">
         <v>24</v>
       </c>
       <c r="F51" s="2" t="s">
         <v>271</v>
       </c>
       <c r="G51" s="2" t="s">
         <v>272</v>
       </c>
       <c r="H51" s="2" t="s">
         <v>181</v>
       </c>
       <c r="I51" s="13">
@@ -5849,71 +5936,72 @@
       <c r="O51" s="2" t="s">
         <v>29</v>
       </c>
       <c r="P51" s="2"/>
       <c r="Q51" s="2"/>
       <c r="R51" s="4" t="s">
         <v>53</v>
       </c>
       <c r="S51" s="2" t="s">
         <v>229</v>
       </c>
       <c r="T51" s="15">
         <v>58.8</v>
       </c>
       <c r="U51" s="3">
         <v>1</v>
       </c>
       <c r="V51" s="2" t="s">
         <v>210</v>
       </c>
       <c r="W51" s="2" t="s">
         <v>185</v>
       </c>
       <c r="X51" s="2"/>
       <c r="Y51" s="2"/>
-      <c r="Z51" s="2" t="b">
+      <c r="Z51" s="2"/>
+      <c r="AA51" s="2" t="b">
         <v>0</v>
       </c>
-      <c r="AA51" s="1">
+      <c r="AB51" s="1">
         <v>5</v>
       </c>
-      <c r="AB51" s="2" t="s">
+      <c r="AC51" s="2" t="s">
         <v>33</v>
       </c>
-      <c r="AC51" s="2" t="s">
+      <c r="AD51" s="2" t="s">
         <v>275</v>
       </c>
-      <c r="AD51" s="5" t="s">
+      <c r="AE51" s="5" t="s">
         <v>35</v>
       </c>
-      <c r="AF51" s="6" t="s">
+      <c r="AG51" s="6" t="s">
         <v>276</v>
       </c>
     </row>
   </sheetData>
-  <autoFilter ref="C1:AI51" xr:uid="{00000000-0009-0000-0000-000000000000}"/>
+  <autoFilter ref="C1:AJ51" xr:uid="{00000000-0009-0000-0000-000000000000}"/>
   <pageMargins left="0.7" right="0.7" top="0.78740157499999996" bottom="0.78740157499999996" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0100-000000000000}">
   <sheetPr>
     <outlinePr summaryBelow="0" summaryRight="0"/>
   </sheetPr>
   <dimension ref="A1:E974"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="C23" sqref="C23"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="10" defaultColWidth="14.5" defaultRowHeight="15.75" customHeight="1" x14ac:dyDescent="0.15"/>
   <cols>
     <col min="1" max="1" width="2.83203125" customWidth="1"/>
     <col min="2" max="2" width="14.5" customWidth="1"/>
     <col min="3" max="3" width="26.1640625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="14.5" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:5" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A1" s="5"/>